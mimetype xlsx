--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -272,110 +272,110 @@
   <x:si>
     <x:t>Logiciel Publisher</x:t>
   </x:si>
   <x:si>
     <x:t>VALBONNE</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>After Effects Initiation + Approfondissement</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan</x:t>
   </x:si>
   <x:si>
     <x:t>44200</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel traitement image</x:t>
   </x:si>
   <x:si>
+    <x:t>MARSEILLE- 2e</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/11/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE- 2e</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro artisanat et métiers d'art option communication visuelle pluri-média</x:t>
   </x:si>
   <x:si>
+    <x:t>LP G Poinso-Chapuis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dates fixes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO Célony</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Pasteur</x:t>
+  </x:si>
+  <x:si>
     <x:t>LPO Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
-    <x:t>Bac</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2026 00:00:00</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro artisanat et métiers d'art option communication visuelle pluri-média (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Centre Régional de la Bourse du Travail - CFA Régional de la Bourse du Travail</x:t>
   </x:si>
   <x:si>
     <x:t>CFBT</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
@@ -455,131 +455,131 @@
   <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>bac pro réalisation de produits imprimés et plurimédia option B productions imprimées</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro réalisation de produits imprimés et plurimédia option B productions imprimées</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro réalisation de produits imprimés et plurimédia option B productions imprimées (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Rempart-Vinci</x:t>
   </x:si>
   <x:si>
+    <x:t>BMA spécialité arts graphiques option A : signalétique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Signalétique enseigne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Golf-Hôtel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMA spécialité arts graphiques option A : signalétique (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMA spécialité arts graphiques option B : décor peint</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Domaine d'Eguilles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEDENE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMA spécialité arts graphiques option B : décor peint (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP signalétique et décors graphiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Niveau CAP, BEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP F Mistral</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP signalétique et décors graphiques (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP signalétique et décors graphiques (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP signalétique et décors graphiques blocs de compétences BC01 - BC02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Spéciale de Peinture Décorative de Provence - Atelier des Ocres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GANAGOBIE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Colorimétrie et calibrage dans Photoshop</x:t>
   </x:si>
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>BMA spécialité arts graphiques option A : signalétique</x:t>
-[...67 lines deleted...]
-  <x:si>
     <x:t>05/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/04/2028 00:00:00</x:t>
@@ -605,80 +605,80 @@
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/29/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/01/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>04/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/08/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>concepteur en communication graphique et numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Campus Eductive Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Infographie</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole supérieure Campus Eductive Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Concepteur en communication graphique et numérique spécialisation design graphique et numérique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences-U Lyon</x:t>
   </x:si>
   <x:si>
     <x:t>69003</x:t>
   </x:si>
   <x:si>
     <x:t>Igpepm - Groupe Eductive - Campus Eductive Aix en Provence</x:t>
@@ -842,56 +842,56 @@
   <x:si>
     <x:t>Illustrator spécialisation stylisme</x:t>
   </x:si>
   <x:si>
     <x:t>Indesign - initiation</x:t>
   </x:si>
   <x:si>
     <x:t>InDesign - Niveau 1 - Initiation</x:t>
   </x:si>
   <x:si>
     <x:t>InDesign - Niveau 2 - Intermédiaire</x:t>
   </x:si>
   <x:si>
     <x:t>InDesign - Niveaux 1 et 2 - Initiation et intermédiaire</x:t>
   </x:si>
   <x:si>
     <x:t>Indesign - perfectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>Indesign - Perfectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>Evolusio Formations</x:t>
   </x:si>
   <x:si>
+    <x:t>07/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/27/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Indesign Initiation</x:t>
   </x:si>
   <x:si>
     <x:t>InDesign Initiation + Approfondissement</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Indesign perfectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Initiez-vous à la retouche photo</x:t>
   </x:si>
   <x:si>
     <x:t>Acquisition traitement image</x:t>
   </x:si>
   <x:si>
     <x:t>Le portfolio avec Indesign</x:t>
@@ -1067,74 +1067,74 @@
   <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Airo</x:t>
   </x:si>
   <x:si>
     <x:t>84170</x:t>
   </x:si>
   <x:si>
     <x:t>MONTEUX</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ceytyxia</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>02/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel graphiste (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>IFAPE</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>02/03/2027 00:00:00</x:t>
@@ -1145,60 +1145,60 @@
   <x:si>
     <x:t>04/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Iscod</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/06/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/18/2028 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>09/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel graphiste (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel graphiste BC 2 Développer des solutions visuelles innovantes et multimédia</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel graphiste BC3 Gérer et coordonner des projets de communication visuelle</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2026 00:00:00</x:t>
   </x:si>
@@ -2340,100 +2340,100 @@
       <x:c r="K12" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>71133</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>635432</x:v>
+        <x:v>635436</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>71133</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>635435</x:v>
+        <x:v>635437</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>48</x:v>
@@ -2491,104 +2491,104 @@
       <x:c r="K15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>71133</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>635436</x:v>
+        <x:v>635432</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s"/>
       <x:c r="K16" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>71133</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>635437</x:v>
+        <x:v>635435</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>25</x:v>
@@ -2794,272 +2794,272 @@
       <x:c r="I21" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>71130</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>494909</x:v>
+        <x:v>494908</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>71130</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="S22" s="14" t="n">
+        <x:v>494909</x:v>
+      </x:c>
+      <x:c r="T22" s="16" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>37232</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>595626</x:v>
+        <x:v>595625</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>37232</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>595627</x:v>
+        <x:v>595628</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>37232</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>595625</x:v>
+        <x:v>595627</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>37232</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
@@ -3072,51 +3072,51 @@
       <x:c r="K26" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>595628</x:v>
+        <x:v>595626</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>37232</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
@@ -3129,51 +3129,51 @@
       <x:c r="J27" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>547061</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>37232</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -3190,120 +3190,120 @@
       <x:c r="J28" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>600474</x:v>
+        <x:v>498663</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>37232</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>498663</x:v>
+        <x:v>600474</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>37232</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
@@ -3444,81 +3444,81 @@
       <x:c r="R32" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>595910</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>595911</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
@@ -3588,54 +3588,54 @@
       <x:c r="I35" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>609694</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -3674,81 +3674,81 @@
       <x:c r="R36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>631036</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>595914</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
@@ -4014,93 +4014,90 @@
       <x:c r="S42" s="14" t="n">
         <x:v>611982</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>123</x:v>
-[...2 lines deleted...]
-        <x:v>124</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>617431</x:v>
+        <x:v>631037</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
         <x:v>125</x:v>
@@ -4111,2232 +4108,2234 @@
       <x:c r="K44" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>547679</x:v>
+        <x:v>617431</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>128</x:v>
-[...1 lines deleted...]
-      <x:c r="C45" s="3" t="s"/>
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C45" s="3" t="n">
+        <x:v>38567</x:v>
+      </x:c>
       <x:c r="D45" s="3" t="s"/>
+      <x:c r="E45" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="H45" s="0" t="s">
+        <x:v>124</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="J45" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>71133</x:v>
+        <x:v>46027</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>642231</x:v>
+        <x:v>547679</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>609695</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>38567</x:v>
+        <x:v>37946</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
-      <x:c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>46027</x:v>
+        <x:v>22441</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>631037</x:v>
+        <x:v>595630</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>37946</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>595630</x:v>
+        <x:v>595631</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>37946</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
+      <x:c r="E49" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H49" s="0" t="s">
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>595631</x:v>
+        <x:v>609696</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
-        <x:v>87</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>37946</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
-      <x:c r="E50" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>115</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>609696</x:v>
+        <x:v>595595</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>37946</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>595596</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
-        <x:v>69</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>37946</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
-      <x:c r="E52" s="14" t="s"/>
+      <x:c r="E52" s="14" t="s">
+        <x:v>89</x:v>
+      </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>139</x:v>
-[...1 lines deleted...]
-      <x:c r="H52" s="14" t="s"/>
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H52" s="14" t="s">
+        <x:v>116</x:v>
+      </x:c>
       <x:c r="I52" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>595595</x:v>
+        <x:v>609697</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
-        <x:v>37946</x:v>
+        <x:v>37305</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
-      <x:c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>115</x:v>
-[...2 lines deleted...]
-        <x:v>116</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>609697</x:v>
+        <x:v>593061</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>593060</x:v>
+        <x:v>593064</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="J55" s="0" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>593063</x:v>
+        <x:v>593060</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>593061</x:v>
+        <x:v>593063</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>593064</x:v>
+        <x:v>593062</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
-        <x:v>69</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
-      <x:c r="E58" s="14" t="s"/>
+      <x:c r="E58" s="14" t="s">
+        <x:v>89</x:v>
+      </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>145</x:v>
-[...1 lines deleted...]
-      <x:c r="H58" s="14" t="s"/>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="H58" s="14" t="s">
+        <x:v>91</x:v>
+      </x:c>
       <x:c r="I58" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>593062</x:v>
+        <x:v>547114</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>547114</x:v>
+        <x:v>609492</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>609492</x:v>
+        <x:v>600514</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
-      <x:c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>600514</x:v>
+        <x:v>638203</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>99</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>638203</x:v>
+        <x:v>630951</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>149</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>151</x:v>
-[...2 lines deleted...]
-        <x:v>144</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
-        <x:v>22441</x:v>
+        <x:v>71133</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>630951</x:v>
+        <x:v>642231</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>630955</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>630957</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>630959</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>630960</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>631071</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>631073</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>631074</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>631075</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>585886</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>585887</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>631076</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>630950</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>631072</x:v>
+        <x:v>630956</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>630956</x:v>
+        <x:v>631072</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>630953</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>630958</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>71133</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>576487</x:v>
+        <x:v>576490</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>71133</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>576490</x:v>
+        <x:v>576487</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>39605</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>592232</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>39605</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>620385</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>39605</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -6348,54 +6347,54 @@
       <x:c r="I84" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>550893</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>65</x:v>
@@ -6502,51 +6501,51 @@
       <x:c r="I87" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>586983</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
@@ -6604,51 +6603,51 @@
       <x:c r="I89" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>586981</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
@@ -6657,51 +6656,51 @@
         <x:v>65</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>586982</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>65</x:v>
@@ -6985,291 +6984,291 @@
         <x:v>201</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>586989</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>576560</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C98" s="15" t="s"/>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s"/>
       <x:c r="K98" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>576563</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s"/>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>642494</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>39221</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>592194</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>39221</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>592193</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C102" s="15" t="s"/>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
@@ -7278,51 +7277,51 @@
         <x:v>221</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s"/>
       <x:c r="K102" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>71135</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>634004</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s"/>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>221</x:v>
@@ -7657,182 +7656,182 @@
       <x:c r="R109" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>633997</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C110" s="15" t="s"/>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s"/>
       <x:c r="K110" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>71135</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>576695</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>71135</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>643100</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s"/>
       <x:c r="K112" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>505866</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s"/>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>65</x:v>
@@ -8119,72 +8118,72 @@
         <x:v>29</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>635520</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s"/>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>633963</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C120" s="15" t="s"/>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
@@ -8233,339 +8232,339 @@
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s"/>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>533249</x:v>
+        <x:v>533166</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C122" s="15" t="s"/>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s"/>
       <x:c r="K122" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>533166</x:v>
+        <x:v>533249</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s"/>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>633908</x:v>
+        <x:v>603910</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>47</x:v>
-[...1 lines deleted...]
-      <x:c r="H124" s="14" t="s"/>
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H124" s="14" t="s">
+        <x:v>236</x:v>
+      </x:c>
       <x:c r="I124" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s"/>
       <x:c r="K124" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>603910</x:v>
+        <x:v>534204</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s"/>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>534204</x:v>
+        <x:v>534206</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C126" s="15" t="s"/>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>235</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s"/>
       <x:c r="K126" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>534206</x:v>
+        <x:v>633908</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s"/>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>27</x:v>
@@ -8738,393 +8737,393 @@
         <x:v>244</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>542293</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s"/>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>643145</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s"/>
       <x:c r="K132" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>577081</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s"/>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>503965</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C134" s="15" t="s"/>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s"/>
       <x:c r="K134" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>503969</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s"/>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>643147</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C136" s="15" t="s"/>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s"/>
       <x:c r="K136" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>577085</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s"/>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>534213</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C138" s="15" t="s"/>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I138" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
@@ -9135,51 +9134,51 @@
       <x:c r="L138" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>534209</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s"/>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>26</x:v>
@@ -9206,122 +9205,122 @@
         <x:v>542294</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C140" s="15" t="s"/>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s"/>
       <x:c r="K140" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>633986</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s"/>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>634009</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C142" s="15" t="s"/>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
@@ -9410,73 +9409,73 @@
         <x:v>542296</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C144" s="15" t="s"/>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s"/>
       <x:c r="K144" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>633977</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s"/>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>235</x:v>
@@ -9487,57 +9486,57 @@
       <x:c r="I145" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>534218</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C146" s="15" t="s"/>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
@@ -9548,97 +9547,97 @@
       <x:c r="L146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>534216</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s"/>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>618700</x:v>
+        <x:v>634285</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C148" s="15" t="s"/>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>217</x:v>
@@ -9647,156 +9646,156 @@
       <x:c r="K148" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>634285</x:v>
+        <x:v>618700</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s"/>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>643148</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C150" s="15" t="s"/>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s"/>
       <x:c r="K150" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>577096</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s"/>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>26</x:v>
@@ -9819,182 +9818,182 @@
       <x:c r="R151" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>566975</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C152" s="15" t="s"/>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s"/>
       <x:c r="K152" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>577101</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>643150</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C154" s="15" t="s"/>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s"/>
       <x:c r="K154" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>577104</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s"/>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>221</x:v>
@@ -10256,51 +10255,51 @@
         <x:v>221</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s"/>
       <x:c r="K160" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>46006</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>634078</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s"/>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>269</x:v>
@@ -10317,51 +10316,51 @@
       <x:c r="M161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>630557</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C162" s="15" t="s"/>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s"/>
       <x:c r="K162" s="14" t="s">
         <x:v>25</x:v>
@@ -10421,251 +10420,251 @@
       <x:c r="L163" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>71154</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>533922</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C164" s="15" t="s"/>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I164" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s"/>
       <x:c r="K164" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>71154</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>533928</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s"/>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>46006</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>643191</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C166" s="15" t="s"/>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s"/>
       <x:c r="K166" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>46006</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>577820</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s"/>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>46006</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>577831</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C168" s="15" t="s"/>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
@@ -10784,51 +10783,51 @@
       <x:c r="L170" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>71154</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>591296</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>26</x:v>
@@ -10953,236 +10952,236 @@
       <x:c r="R173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>635441</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C174" s="15" t="s"/>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>23</x:v>
-[...1 lines deleted...]
-      <x:c r="H174" s="14" t="s"/>
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="H174" s="14" t="s">
+        <x:v>286</x:v>
+      </x:c>
       <x:c r="I174" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s"/>
       <x:c r="K174" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>71133</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>635427</x:v>
+        <x:v>599757</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>71133</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>635442</x:v>
+        <x:v>635426</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C176" s="15" t="s"/>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>285</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s"/>
       <x:c r="K176" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>71133</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>599757</x:v>
+        <x:v>635431</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s"/>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>71133</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>635426</x:v>
+        <x:v>635438</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>24</x:v>
@@ -11191,100 +11190,100 @@
       <x:c r="K178" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>71133</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>635431</x:v>
+        <x:v>635444</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>71133</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>635438</x:v>
+        <x:v>635427</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>24</x:v>
@@ -11293,54 +11292,54 @@
       <x:c r="K180" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>71133</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>635444</x:v>
+        <x:v>635442</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>26</x:v>
@@ -11450,106 +11449,106 @@
       <x:c r="L183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>71133</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>534225</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C184" s="15" t="s"/>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s"/>
       <x:c r="K184" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>71133</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>534228</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s"/>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>26</x:v>
@@ -11626,72 +11625,72 @@
         <x:v>39</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>542396</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>71133</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>634012</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C188" s="15" t="s"/>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
@@ -11813,103 +11812,103 @@
       <x:c r="L190" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>71133</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>534230</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s"/>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>71133</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>534232</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C192" s="15" t="s"/>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s"/>
       <x:c r="K192" s="14" t="s">
@@ -12020,100 +12019,100 @@
       <x:c r="L194" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>71133</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>494946</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s"/>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>71133</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>494944</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C196" s="15" t="s"/>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s"/>
       <x:c r="K196" s="14" t="s">
@@ -12736,163 +12735,163 @@
       <x:c r="L208" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>46006</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>534236</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s"/>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>46006</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>534240</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>640808</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -12974,192 +12973,192 @@
       <x:c r="R212" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>627949</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>584267</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>640810</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>640811</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
@@ -13178,51 +13177,51 @@
       <x:c r="L216" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>613735</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
@@ -13252,313 +13251,313 @@
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>629415</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>581282</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>640028</x:v>
+        <x:v>627665</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>602508</x:v>
+        <x:v>640809</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>319</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>627665</x:v>
+        <x:v>640028</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>640809</x:v>
+        <x:v>602508</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -13625,51 +13624,51 @@
       <x:c r="M224" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>632688</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="E225" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
@@ -13682,274 +13681,274 @@
       <x:c r="L225" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>601990</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>640798</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="E227" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>640799</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>608304</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>608305</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
@@ -13961,111 +13960,111 @@
         <x:v>312</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>609125</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>608306</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
@@ -14110,537 +14109,538 @@
       <x:c r="S232" s="14" t="n">
         <x:v>565677</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>640800</x:v>
+        <x:v>608639</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
-        <x:v>344</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>601989</x:v>
+        <x:v>605574</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>608639</x:v>
+        <x:v>605575</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>605574</x:v>
+        <x:v>640800</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="H237" s="0" t="s">
+        <x:v>345</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>605575</x:v>
+        <x:v>601989</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>621302</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>625773</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>581315</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>581312</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">