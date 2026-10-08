--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -449,65 +449,65 @@
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/10/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Action Préqualification transport marchandises et/ou voyageurs avec Aftral</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>01/13/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel conducteur de transport en commun sur route (POEC)</x:t>
   </x:si>
   <x:si>
     <x:t>POEC</x:t>
   </x:si>
   <x:si>
-    <x:t>01/13/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP conducteur agent d'accueil en autobus et autocars (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral</x:t>
   </x:si>
   <x:si>
     <x:t>75017</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2026 00:00:00</x:t>
@@ -566,72 +566,72 @@
   <x:si>
     <x:t>01/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/18/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/09/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LE BROC</x:t>
   </x:si>
   <x:si>
     <x:t>City'Pro Richard Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
+    <x:t>CAP Conducteur agent d'accueil en autobus et autocar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Alpes Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/29/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>CAP conducteur agent d'accueil en autobus et autocar (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Greta-Cfa Alpes Provence</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Lycée professionnel Paul Héraud</x:t>
   </x:si>
   <x:si>
-    <x:t>GAP</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>06/18/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>06/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sud Prévention Sécurité - Groupe ECF - Antenne Gap</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Marseille - CFA Régional Transport Logistique PACA|Aftral - Antenne Gap - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>CAP conducteur agent d'accueil en autobus et autocar</x:t>
   </x:si>
@@ -3744,270 +3744,270 @@
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>626766</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>54</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H45" s="0" t="s">
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>612505</x:v>
+        <x:v>639166</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="U45" s="4" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>128</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
-      <x:c r="E46" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E46" s="14" t="s"/>
+      <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>39</x:v>
-[...1 lines deleted...]
-      <x:c r="H46" s="14" t="s"/>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H46" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>633569</x:v>
+        <x:v>600496</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>38</x:v>
-[...1 lines deleted...]
-      <x:c r="C47" s="3" t="s"/>
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C47" s="3" t="n">
+        <x:v>37878</x:v>
+      </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>89</x:v>
-[...2 lines deleted...]
-        <x:v>90</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>639166</x:v>
+        <x:v>612505</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>38</x:v>
-[...1 lines deleted...]
-      <x:c r="C48" s="15" t="s"/>
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="C48" s="15" t="n">
+        <x:v>37878</x:v>
+      </x:c>
       <x:c r="D48" s="15" t="s"/>
-      <x:c r="E48" s="14" t="s"/>
-      <x:c r="F48" s="14" t="s"/>
+      <x:c r="E48" s="14" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="F48" s="14" t="s">
+        <x:v>130</x:v>
+      </x:c>
       <x:c r="G48" s="14" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>600496</x:v>
+        <x:v>633569</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -4206,61 +4206,61 @@
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>602710</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
@@ -5748,207 +5748,208 @@
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>583988</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>37598</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
-      <x:c r="E80" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>605950</x:v>
+        <x:v>589719</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>37598</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
+      <x:c r="E81" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>589719</x:v>
+        <x:v>605950</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>37598</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>642237</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -5964,51 +5965,51 @@
       <x:c r="J83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>601296</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -6017,51 +6018,51 @@
         <x:v>26</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>640946</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>25</x:v>