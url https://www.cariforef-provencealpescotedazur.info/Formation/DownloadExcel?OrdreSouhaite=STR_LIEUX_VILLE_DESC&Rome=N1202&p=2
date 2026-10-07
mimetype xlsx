--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -353,63 +353,63 @@
   <x:si>
     <x:t>Kedge Business School</x:t>
   </x:si>
   <x:si>
     <x:t>33400</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager du transport de la logistique et du commerce international durables (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2027 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>10/20/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention logistique et transports internationaux</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>CONSERVATOIRE NATIONAL DES ARTS ET METIERS</x:t>
   </x:si>
   <x:si>
     <x:t>13226</x:t>
   </x:si>
@@ -1628,100 +1628,100 @@
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>506025</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>35748</x:v>
+        <x:v>42180</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
-        <x:v>31847</x:v>
+        <x:v>31822</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>553085</x:v>
+        <x:v>634670</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>35748</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
@@ -1730,122 +1730,122 @@
       <x:c r="K14" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>31847</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>553086</x:v>
+        <x:v>553085</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>42180</x:v>
+        <x:v>35748</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
-        <x:v>31822</x:v>
+        <x:v>31847</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>634670</x:v>
+        <x:v>553086</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>42180</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>