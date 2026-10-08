--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -170,119 +170,119 @@
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Esthétique industrielle</x:t>
   </x:si>
   <x:si>
     <x:t>VENCE</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager de la communication et du marketing digital spécialisation Content Marketing &amp; Brand Entertainement (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sophia Ynov Campus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 5 et plus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation mixte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketing stratégique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALBONNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert en création digitale spécialisation Product Designer UX-UI (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Création graphique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert en création digitale spécialisation directeur créatif : Game &amp; Tech Art (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Expert en création digitale spécialisation directeur artistique : Brand design &amp; Motion Design (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>OPCO</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>Expert en création digitale spécialisation UX/UI et IA pour le design d'interface (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la communication et du marketing digital spécialisation communication digitale &amp; Brand Strategy (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Marketing stratégique</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Manager de la communication et du marketing digital spécialisation Social Media, marketing d'influence &amp; évènementiel (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en création digitale spécialisation directeur artistique avec IA : Brand et Motion Design (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Manager de la communication et du marketing digital spécialisation Content Marketing &amp; Brand Entertainement (Apprentissage)</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Lycée Rouvière Suzanne Lefort-Rouquette</x:t>
   </x:si>
   <x:si>
     <x:t>83070</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Rouvière</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>manager de la communication et du marketing digital</x:t>
   </x:si>
   <x:si>
     <x:t>Nice Sophia Ynov Campus</x:t>
   </x:si>
   <x:si>
     <x:t>SOPHIA ANTIPOLIS</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>expert en création digitale</x:t>
@@ -302,56 +302,56 @@
   <x:si>
     <x:t>Information - Communication numérique</x:t>
   </x:si>
   <x:si>
     <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var - Antenne Formaplus</x:t>
   </x:si>
   <x:si>
     <x:t>83480</x:t>
   </x:si>
   <x:si>
     <x:t>PUGET-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/14/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de marketing</x:t>
   </x:si>
   <x:si>
     <x:t>Openclassrooms</x:t>
   </x:si>
   <x:si>
     <x:t>OC</x:t>
   </x:si>
   <x:si>
     <x:t>75001</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Marketing</x:t>
@@ -710,57 +710,57 @@
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>ESDAC</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Célony</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en création digitale spécialisation directeur créatif : 3D Artist &amp; Simulation (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en création digitale spécialisation directeur artistique avec IA : Brand design et Motion Design (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en création digitale spécialisation technologies et expériences immersives (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en création digitale</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Expert en création digitale spécialisation expert en animation 3D (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Expert en création digitale spécialisation UX-UI et IA pour le design d'interface (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en création digitale spécialisation directeur créatif : producteur jeu vidéo &amp; Game Design (Apprentissage)</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Expert en création digitale spécialisation expert en animation 3D (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Social Ads - Boostez vos campagnes sur Meta (Instagram, Facebook) et TikTok</x:t>
   </x:si>
   <x:si>
     <x:t>Formanosque</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Marketing d'influence</x:t>
   </x:si>
   <x:si>
     <x:t>Pad</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
@@ -1385,504 +1385,504 @@
       </x:c>
       <x:c r="Q2" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R2" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S2" s="14" t="n">
         <x:v>594118</x:v>
       </x:c>
       <x:c r="T2" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C3" s="3" t="n">
-        <x:v>39092</x:v>
+        <x:v>39592</x:v>
       </x:c>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="E3" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I3" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
-        <x:v>46081</x:v>
+        <x:v>34057</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>549711</x:v>
+        <x:v>549689</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C4" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s"/>
       <x:c r="I4" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J4" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K4" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>605072</x:v>
+        <x:v>549710</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
-        <x:v>39592</x:v>
+        <x:v>39092</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="E5" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
-        <x:v>34057</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>549687</x:v>
+        <x:v>549712</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
-        <x:v>39592</x:v>
+        <x:v>39092</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K6" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
-        <x:v>34057</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>549690</x:v>
+        <x:v>549711</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="E7" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>605070</x:v>
+        <x:v>605072</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>39592</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>34057</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>549689</x:v>
+        <x:v>549687</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>39092</x:v>
+        <x:v>39592</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="E9" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
-        <x:v>46081</x:v>
+        <x:v>34057</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>549710</x:v>
+        <x:v>549690</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>549712</x:v>
+        <x:v>605070</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s"/>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>27</x:v>
@@ -1926,51 +1926,51 @@
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>34057</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>592592</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
@@ -1980,51 +1980,51 @@
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>592051</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
@@ -2106,57 +2106,57 @@
       <x:c r="K15" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>642986</x:v>
+        <x:v>601589</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
@@ -2165,57 +2165,57 @@
       <x:c r="K16" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>601589</x:v>
+        <x:v>642986</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>85</x:v>
@@ -3389,51 +3389,51 @@
       <x:c r="G39" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>34057</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>608398</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
@@ -3502,51 +3502,51 @@
       <x:c r="G41" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>34057</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>555025</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
@@ -3559,51 +3559,51 @@
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>34057</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>615881</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
@@ -3669,51 +3669,51 @@
       <x:c r="G44" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>34057</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>608397</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
@@ -3797,51 +3797,51 @@
       <x:c r="L46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>601588</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -4502,138 +4502,138 @@
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>594119</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>549750</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>592050</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
@@ -4646,51 +4646,51 @@
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>34057</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>592591</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
@@ -4703,241 +4703,241 @@
       <x:c r="E63" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>604995</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>39592</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>34057</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>549740</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>39592</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>34057</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>549741</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>39592</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>34057</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>549742</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>26</x:v>
@@ -4953,99 +4953,99 @@
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>594649</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>549747</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>26</x:v>
@@ -5094,221 +5094,221 @@
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>549746</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>604989</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>604996</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>537296</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
@@ -5323,295 +5323,295 @@
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>604994</x:v>
+        <x:v>549749</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>549748</x:v>
+        <x:v>604994</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>53</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
-      <x:c r="E76" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
-        <x:v>200</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
-        <x:v>46081</x:v>
+        <x:v>45006</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>549751</x:v>
+        <x:v>592553</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>549749</x:v>
+        <x:v>549748</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>155</x:v>
-[...1 lines deleted...]
-      <x:c r="C78" s="15" t="s"/>
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="C78" s="15" t="n">
+        <x:v>39092</x:v>
+      </x:c>
       <x:c r="D78" s="15" t="s"/>
-      <x:c r="E78" s="14" t="s"/>
+      <x:c r="E78" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>205</x:v>
-[...1 lines deleted...]
-      <x:c r="J78" s="14" t="s"/>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="J78" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="K78" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
-        <x:v>45006</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>592553</x:v>
+        <x:v>549751</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>86</x:v>