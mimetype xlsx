--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -407,95 +407,95 @@
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Alphonse Benoît</x:t>
   </x:si>
   <x:si>
     <x:t>84803</x:t>
   </x:si>
   <x:si>
     <x:t>L ISLE SUR LA SORGUE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Costebelle</x:t>
   </x:si>
   <x:si>
     <x:t>83408</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>Premiers secours enfants</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Educ'Altitudes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Premiers secours adultes</x:t>
   </x:si>
   <x:si>
-    <x:t>Educ'Altitudes</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Cynophile - Maintien et actualisation des compétences (MAC) (Renouvellement carte professionnelle)</x:t>
   </x:si>
   <x:si>
     <x:t>Als Naille Cyno</x:t>
   </x:si>
   <x:si>
     <x:t>13510</x:t>
   </x:si>
   <x:si>
+    <x:t>EGUILLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Salarié</x:t>
+  </x:si>
+  <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
-    <x:t>EGUILLES</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>Moniteur-formateur de premiers secours EFR</x:t>
   </x:si>
   <x:si>
     <x:t>Barba Learning - Ecole apnée</x:t>
   </x:si>
   <x:si>
     <x:t>06320</x:t>
   </x:si>
   <x:si>
     <x:t>CAP-D'AIL</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Hutinel</x:t>
   </x:si>
   <x:si>
     <x:t>06150</x:t>
@@ -530,81 +530,81 @@
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro métiers de la sécurité (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Opérateur en vidéoprotection - Module complémentaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Européen de Sécurité et de Communication - Antenne Aubagne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IESC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Télésurveillance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUBAGNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Opérateur en vidéoprotection</x:t>
   </x:si>
   <x:si>
-    <x:t>Institut Européen de Sécurité et de Communication - Antenne Aubagne</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Opérateur en vidéoprotection - Maintien et actualisation des compétences (MAC)</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Montmajour</x:t>
   </x:si>
   <x:si>
     <x:t>13637</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
@@ -2244,51 +2244,51 @@
       <x:c r="K21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>42826</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>598393</x:v>
+        <x:v>598394</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>114</x:v>
@@ -2297,261 +2297,261 @@
       <x:c r="K22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>42826</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>598394</x:v>
+        <x:v>598393</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>42005</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="S23" s="0" t="n">
+        <x:v>585366</x:v>
+      </x:c>
+      <x:c r="T23" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="S23" s="0" t="n">
-[...2 lines deleted...]
-      <x:c r="T23" s="4" t="s">
+      <x:c r="U23" s="4" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>42005</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="S24" s="14" t="n">
+        <x:v>585358</x:v>
+      </x:c>
+      <x:c r="T24" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="S24" s="14" t="n">
-[...2 lines deleted...]
-      <x:c r="T24" s="16" t="s">
+      <x:c r="U24" s="16" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>42005</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="S25" s="0" t="n">
+        <x:v>585362</x:v>
+      </x:c>
+      <x:c r="T25" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="S25" s="0" t="n">
-[...2 lines deleted...]
-      <x:c r="T25" s="4" t="s">
+      <x:c r="U25" s="4" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>42005</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="S26" s="14" t="n">
+        <x:v>585357</x:v>
+      </x:c>
+      <x:c r="T26" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="S26" s="14" t="n">
-[...2 lines deleted...]
-      <x:c r="T26" s="16" t="s">
+      <x:c r="U26" s="16" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>38186</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -2863,51 +2863,51 @@
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>39133</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>42803</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>552418</x:v>
       </x:c>
@@ -2922,51 +2922,51 @@
       <x:c r="A34" s="13" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>39133</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>42803</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>552420</x:v>
       </x:c>
@@ -2979,51 +2979,51 @@
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>39133</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>42803</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>607760</x:v>
       </x:c>
@@ -3038,51 +3038,51 @@
       <x:c r="A36" s="13" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>39133</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>42803</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>607759</x:v>
       </x:c>
@@ -3101,128 +3101,128 @@
         <x:v>153</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>37737</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>42801</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>623957</x:v>
+        <x:v>628763</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>37737</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>42801</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>628763</x:v>
+        <x:v>623957</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>37737</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
@@ -3238,51 +3238,51 @@
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>42801</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>623961</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>39133</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>167</x:v>
       </x:c>