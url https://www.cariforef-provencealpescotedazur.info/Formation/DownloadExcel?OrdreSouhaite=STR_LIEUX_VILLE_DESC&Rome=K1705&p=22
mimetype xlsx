--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -206,143 +206,143 @@
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>Protection rapprochée</x:t>
   </x:si>
   <x:si>
     <x:t>VILLENEUVE-LOUBET</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Mblp Sécurité - Salamandre Formations</x:t>
   </x:si>
   <x:si>
     <x:t>83550</x:t>
   </x:si>
   <x:si>
     <x:t>Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>VIDAUBAN</x:t>
   </x:si>
   <x:si>
+    <x:t>03/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sauveteur secouriste travail (SST)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Jeune 16-25 ans , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/08/2027 00:00:00</x:t>
-[...88 lines deleted...]
-  <x:si>
     <x:t>03/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2027 00:00:00</x:t>
@@ -515,86 +515,86 @@
   <x:si>
     <x:t>Autre public , Elu , Public en emploi , Salarié , Salarié de l'artisanat</x:t>
   </x:si>
   <x:si>
     <x:t>SORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Sauveteur secouriste travail - Maintien et actualisation des compétences (MAC SST) - Recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>Acile Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13770</x:t>
   </x:si>
   <x:si>
     <x:t>SISTERON</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Manipulation d'extincteurs sur feu réel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Benoît Vincens Sécurité Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVS FORMATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Équipement sécurité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEPTEMES-LES-VALLONS</x:t>
+  </x:si>
+  <x:si>
     <x:t>Equipier de Première Intervention (EPI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coralie Soscia</x:t>
   </x:si>
   <x:si>
     <x:t>13127</x:t>
   </x:si>
   <x:si>
-    <x:t>Équipement sécurité</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>10/07/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Manipulation d'extincteurs sur feu réel</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Tea Conseil Audit Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Azur Pro Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13730</x:t>
@@ -791,65 +791,65 @@
   <x:si>
     <x:t>03/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/27/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Croix Rouge Française - Croix Rouge Compétence - Antenne Crfp Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>OLLIOULES</x:t>
   </x:si>
   <x:si>
     <x:t>Brancardier (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Niveau CAP, BEP</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Brancardier</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2026 00:00:00</x:t>
@@ -956,134 +956,134 @@
   <x:si>
     <x:t>News Formations</x:t>
   </x:si>
   <x:si>
     <x:t>11/14/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>Porter un Appareil Respiratoire Isolant (ARI) - PIS070</x:t>
   </x:si>
   <x:si>
     <x:t>Access Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>10/25/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>12/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Devenir Coordinateur de Système de Sécurité Incendie (CSSI) - PIR059</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Devenir Coordinateur de Système de Sécurité Incendie (CSSI) - PIR059</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/07/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Élaborer un permis de feu - PIR060</x:t>
   </x:si>
   <x:si>
     <x:t>Ubitech</x:t>
   </x:si>
   <x:si>
     <x:t>Anaris Consulting - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13015</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-15e</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>Croix Blanche Prévention</x:t>
   </x:si>
   <x:si>
     <x:t>CBP</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>Formation de Formateur sauveteur secouriste du travail (SST)</x:t>
   </x:si>
   <x:si>
     <x:t>Bird Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Formation formateur sécurité</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maintien et actualisation des compétences de formateur sauveteur secouriste du travail</x:t>
   </x:si>
   <x:si>
+    <x:t>Croix Rouge Française - Croix Rouge Compétence - Antenne Provence Alpes Côte d'Azur Corse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRF PACA CORSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public , Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>PSC 1 (Prévention et Secours Civiques)</x:t>
   </x:si>
   <x:si>
     <x:t>Association de Marseille des Secouristes Français de la Croix Blanche</x:t>
   </x:si>
   <x:si>
     <x:t>AMS CROIX BLANCHE</x:t>
   </x:si>
   <x:si>
     <x:t>Sécurité civile</x:t>
   </x:si>
   <x:si>
-    <x:t>Croix Rouge Française - Croix Rouge Compétence - Antenne Provence Alpes Côte d'Azur Corse</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Maintien et actualisation des compétences de sauveteur secouriste du travail (MAC SST)</x:t>
   </x:si>
   <x:si>
     <x:t>Formatsud Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13011</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques + SST pour personnel non électricien (FTJ)</x:t>
   </x:si>
   <x:si>
     <x:t>France Travail</x:t>
@@ -1406,89 +1406,89 @@
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Europe Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>EFC</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>Bernard Clément Formation Travaux Publics</x:t>
   </x:si>
   <x:si>
     <x:t>BCFTP</x:t>
   </x:si>
   <x:si>
     <x:t>GEMENOS</x:t>
   </x:si>
   <x:si>
+    <x:t>GAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Educ'Altitudes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Premiers secours enfants</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prévention et secours civiques de niveau 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Union Départementale des Sapeurs Pompiers des Hautes Alpes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UDSP 05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Premiers secours adultes</x:t>
+  </x:si>
+  <x:si>
     <x:t>Alpes Formations Conseils</x:t>
   </x:si>
   <x:si>
-    <x:t>05000</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>Etincelle</x:t>
   </x:si>
   <x:si>
     <x:t>13710</x:t>
   </x:si>
   <x:si>
     <x:t>FUVEAU</x:t>
   </x:si>
   <x:si>
     <x:t>06/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agent privé de prévention et de sécurité</x:t>
   </x:si>
   <x:si>
     <x:t>Azs Formation - Azs School</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>Surveillance protection gardiennage</x:t>
@@ -1586,98 +1586,98 @@
   <x:si>
     <x:t>Barba Learning - Ecole apnée</x:t>
   </x:si>
   <x:si>
     <x:t>06320</x:t>
   </x:si>
   <x:si>
     <x:t>CAP-D'AIL</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Asp Bodyguard</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
+    <x:t>Sauveteur Secouriste du Travail (SST) : Maintien et Actualisation des Compétences (MAC) - PRS002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Action 3 - Idea Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/03/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formateurs sécurité incendie et évacuation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCIV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Sauveteur Secouriste du Travail (SST) : Maintien et Actualisation des Compétences (MAC) - PRS002</x:t>
-[...23 lines deleted...]
-    <x:t>02/23/2026 00:00:00</x:t>
+    <x:t>Institut Européen de Sécurité et de Communication - Antenne Aubagne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IESC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation et des Métiers</x:t>
   </x:si>
   <x:si>
-    <x:t>13400</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>12/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Institut Européen de Sécurité et de Communication - Antenne Aubagne</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>04/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Amn Conseil et Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
@@ -1700,72 +1700,72 @@
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>Avenir Services Formation - Elythe</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Devenir vérificateur d'extincteurs portatifs et mobiles</x:t>
   </x:si>
   <x:si>
     <x:t>Cnpp Entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>27950</x:t>
   </x:si>
   <x:si>
+    <x:t>Autre public , Demandeur d'emploi , Public en emploi , Public sans emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cns Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83870</x:t>
   </x:si>
   <x:si>
-    <x:t>09/21/2026 00:00:00</x:t>
+    <x:t>Greta-Cfa Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>Easy Partner</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
@@ -2495,51 +2495,51 @@
       <x:c r="K5" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>590559</x:v>
+        <x:v>637738</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C6" s="15" t="s"/>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
         <x:v>42</x:v>
@@ -2548,202 +2548,202 @@
       <x:c r="K6" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>637738</x:v>
+        <x:v>637802</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s"/>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>637802</x:v>
+        <x:v>590575</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C8" s="15" t="s"/>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s"/>
       <x:c r="K8" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>590575</x:v>
+        <x:v>637733</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s"/>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>637733</x:v>
+        <x:v>637745</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>42</x:v>
@@ -2752,304 +2752,304 @@
       <x:c r="K10" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>637745</x:v>
+        <x:v>637791</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s"/>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>637791</x:v>
+        <x:v>637814</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C12" s="15" t="s"/>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s"/>
       <x:c r="K12" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>637814</x:v>
+        <x:v>637816</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>637816</x:v>
+        <x:v>637820</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s"/>
       <x:c r="K14" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>637820</x:v>
+        <x:v>590557</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>637793</x:v>
+        <x:v>590556</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>42</x:v>
@@ -3058,511 +3058,511 @@
       <x:c r="K16" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>637803</x:v>
+        <x:v>590558</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>637804</x:v>
+        <x:v>590573</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s"/>
       <x:c r="K18" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>637817</x:v>
+        <x:v>637793</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>637822</x:v>
+        <x:v>637803</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s"/>
       <x:c r="K20" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>637828</x:v>
+        <x:v>637804</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>590557</x:v>
+        <x:v>637817</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>635417</x:v>
+        <x:v>637822</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="U22" s="16" t="s">
         <x:v>70</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>590556</x:v>
+        <x:v>637828</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>590558</x:v>
+        <x:v>635417</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>590573</x:v>
+        <x:v>590559</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
@@ -3684,62 +3684,62 @@
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>637806</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>637815</x:v>
       </x:c>
@@ -4039,217 +4039,217 @@
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>637813</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>637823</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>637825</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>637829</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>590572</x:v>
       </x:c>
@@ -4500,115 +4500,115 @@
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>637812</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>637821</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s"/>
       <x:c r="K46" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>637827</x:v>
       </x:c>
@@ -5283,192 +5283,191 @@
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>638973</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="H60" s="14" t="s"/>
+      <x:c r="H60" s="14" t="s">
+        <x:v>150</x:v>
+      </x:c>
       <x:c r="I60" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>42891</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>543804</x:v>
+        <x:v>616466</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="H61" s="0" t="s">
+      <x:c r="I61" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="I61" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>42891</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="R61" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="S61" s="0" t="n">
+        <x:v>543804</x:v>
+      </x:c>
+      <x:c r="T61" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="R61" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>615391</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>27</x:v>
@@ -5534,51 +5533,51 @@
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>615392</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
@@ -5741,196 +5740,196 @@
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>638969</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>558261</x:v>
+        <x:v>599730</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>599730</x:v>
+        <x:v>558261</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>602835</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s"/>
       <x:c r="K72" s="14" t="s">
@@ -6044,51 +6043,51 @@
       <x:c r="M74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>619981</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>27</x:v>
@@ -6128,88 +6127,88 @@
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>42891</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>609357</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>606360</x:v>
       </x:c>
@@ -6218,51 +6217,51 @@
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>606371</x:v>
       </x:c>
@@ -6600,89 +6599,89 @@
       <x:c r="L85" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>586821</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>42891</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>586831</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
@@ -6868,127 +6867,127 @@
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>637291</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>42891</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>586828</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s"/>
       <x:c r="K92" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>42891</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>586829</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
@@ -7319,51 +7318,51 @@
       <x:c r="L99" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>586823</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C100" s="15" t="s"/>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s"/>
       <x:c r="K100" s="14" t="s">
@@ -7421,51 +7420,51 @@
       <x:c r="L101" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>637277</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C102" s="15" t="s"/>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s"/>
       <x:c r="K102" s="14" t="s">
@@ -7474,51 +7473,51 @@
       <x:c r="L102" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>637282</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s"/>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>37</x:v>
@@ -7689,244 +7688,244 @@
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>637279</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s"/>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>637287</x:v>
+        <x:v>586869</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C108" s="15" t="s"/>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s"/>
       <x:c r="K108" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>637289</x:v>
+        <x:v>637287</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s"/>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>637292</x:v>
+        <x:v>637289</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C110" s="15" t="s"/>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s"/>
       <x:c r="K110" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>586869</x:v>
+        <x:v>637292</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>37</x:v>
@@ -8139,51 +8138,51 @@
       <x:c r="L115" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>628576</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C116" s="15" t="s"/>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s"/>
       <x:c r="K116" s="14" t="s">
@@ -8348,51 +8347,51 @@
       <x:c r="L119" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>42812</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>642364</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C120" s="15" t="s"/>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s"/>
       <x:c r="K120" s="14" t="s">
@@ -8401,156 +8400,156 @@
       <x:c r="L120" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>642342</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s"/>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>628482</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C122" s="15" t="s"/>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s"/>
       <x:c r="K122" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>620022</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s"/>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>27</x:v>
@@ -9167,54 +9166,54 @@
       <x:c r="L135" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>642343</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C136" s="15" t="s"/>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s"/>
       <x:c r="K136" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
@@ -9277,51 +9276,51 @@
       <x:c r="M137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>43413</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>621494</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C138" s="15" t="s"/>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s"/>
       <x:c r="K138" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
@@ -9376,54 +9375,54 @@
       <x:c r="L139" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>620014</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C140" s="15" t="s"/>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s"/>
       <x:c r="K140" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
@@ -9528,106 +9527,106 @@
       <x:c r="K142" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>638684</x:v>
+        <x:v>642773</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s"/>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>642773</x:v>
+        <x:v>638684</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C144" s="15" t="s"/>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s"/>
       <x:c r="K144" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
@@ -9682,54 +9681,54 @@
       <x:c r="L145" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>620057</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C146" s="15" t="s"/>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s"/>
       <x:c r="K146" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
@@ -9988,51 +9987,51 @@
       <x:c r="L151" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>629501</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C152" s="15" t="s"/>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s"/>
       <x:c r="K152" s="14" t="s">
@@ -10090,54 +10089,54 @@
       <x:c r="L153" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>42872</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>619915</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C154" s="15" t="s"/>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s"/>
       <x:c r="K154" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
@@ -10192,107 +10191,107 @@
       <x:c r="L155" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>620004</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="U155" s="4" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C156" s="15" t="s"/>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s"/>
       <x:c r="K156" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>620037</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s"/>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>27</x:v>
@@ -10305,349 +10304,349 @@
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>620044</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C158" s="15" t="s"/>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s"/>
       <x:c r="K158" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>620043</x:v>
+        <x:v>620005</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s"/>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
-        <x:v>42819</x:v>
+        <x:v>42872</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>619999</x:v>
+        <x:v>619901</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s"/>
       <x:c r="K160" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
-        <x:v>42872</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>619901</x:v>
+        <x:v>620043</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>297</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s"/>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>620045</x:v>
+        <x:v>619999</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C162" s="15" t="s"/>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s"/>
       <x:c r="K162" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>620040</x:v>
+        <x:v>620045</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s"/>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>620005</x:v>
+        <x:v>620040</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C164" s="15" t="s"/>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s"/>
       <x:c r="K164" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
@@ -10804,51 +10803,51 @@
       <x:c r="L167" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>620006</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C168" s="15" t="s"/>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s"/>
       <x:c r="K168" s="14" t="s">
@@ -11064,51 +11063,51 @@
       <x:c r="M172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>620003</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s"/>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>27</x:v>
@@ -11535,51 +11534,51 @@
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>600627</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
@@ -11590,162 +11589,163 @@
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>600629</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>314</x:v>
-[...1 lines deleted...]
-      <x:c r="C183" s="3" t="s"/>
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C183" s="3" t="n">
+        <x:v>36077</x:v>
+      </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="H183" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="H183" s="0" t="s">
+      <x:c r="I183" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="I183" s="4" t="s">
-        <x:v>293</x:v>
+      <x:c r="J183" s="0" t="s">
+        <x:v>249</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
-        <x:v>42826</x:v>
+        <x:v>43413</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>293</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>600703</x:v>
+        <x:v>616977</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>251</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C184" s="15" t="s"/>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="J184" s="14" t="s"/>
+      <x:c r="K184" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="L184" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="M184" s="14" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="N184" s="15" t="n">
+        <x:v>42826</x:v>
+      </x:c>
+      <x:c r="O184" s="14" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="P184" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="J184" s="14" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>616977</x:v>
+        <x:v>600703</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s"/>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
@@ -12014,51 +12014,51 @@
       <x:c r="L190" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>634435</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s"/>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>25</x:v>
@@ -12530,54 +12530,54 @@
       <x:c r="L200" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>628494</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s"/>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>259</x:v>
@@ -12768,51 +12768,51 @@
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s"/>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>42891</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>577945</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
@@ -12890,89 +12890,89 @@
       <x:c r="L207" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>43413</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>620901</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>322</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C208" s="15" t="s"/>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s"/>
       <x:c r="K208" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>42891</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>643195</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
@@ -13045,54 +13045,54 @@
       <x:c r="L210" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>628500</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s"/>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>27</x:v>
@@ -13147,51 +13147,51 @@
       <x:c r="L212" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>628484</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C213" s="3" t="s"/>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>25</x:v>
@@ -13202,51 +13202,51 @@
       <x:c r="M213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>598248</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C214" s="15" t="s"/>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="I214" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s"/>
       <x:c r="K214" s="14" t="s">
         <x:v>258</x:v>
@@ -13312,51 +13312,51 @@
       <x:c r="L215" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>634434</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C216" s="15" t="s"/>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s"/>
       <x:c r="K216" s="14" t="s">
@@ -13997,51 +13997,51 @@
       <x:c r="L228" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>42856</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>605402</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C229" s="3" t="s"/>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>37</x:v>
@@ -14148,51 +14148,51 @@
       <x:c r="L231" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>605413</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C232" s="15" t="s"/>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s"/>
       <x:c r="K232" s="14" t="s">
@@ -14454,54 +14454,54 @@
       <x:c r="L237" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>605412</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C238" s="15" t="s"/>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s"/>
       <x:c r="K238" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
@@ -14658,54 +14658,54 @@
       <x:c r="L241" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>605399</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C242" s="15" t="s"/>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s"/>
       <x:c r="K242" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
@@ -15077,51 +15077,51 @@
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>584641</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C250" s="15" t="s"/>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s"/>
       <x:c r="K250" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
@@ -15529,100 +15529,100 @@
       <x:c r="L258" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>620050</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C259" s="3" t="s"/>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>620010</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C260" s="15" t="s"/>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s"/>
       <x:c r="K260" s="14" t="s">
@@ -15680,156 +15680,156 @@
       <x:c r="L261" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>620008</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C262" s="15" t="s"/>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s"/>
       <x:c r="K262" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
-        <x:v>42819</x:v>
+        <x:v>42872</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>620049</x:v>
+        <x:v>619918</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C263" s="3" t="s"/>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
-        <x:v>42872</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>619918</x:v>
+        <x:v>620049</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C264" s="15" t="s"/>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s"/>
       <x:c r="K264" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
@@ -16319,548 +16319,551 @@
       <x:c r="T273" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C274" s="15" t="s"/>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="I274" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s"/>
       <x:c r="K274" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>643550</x:v>
+        <x:v>600009</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C275" s="3" t="s"/>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>600009</x:v>
+        <x:v>643550</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C276" s="15" t="s"/>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
-        <x:v>445</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s"/>
       <x:c r="K276" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
-        <x:v>42829</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="Q276" s="16" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="R276" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="Q276" s="16" t="s">
+      <x:c r="S276" s="14" t="n">
+        <x:v>640431</x:v>
+      </x:c>
+      <x:c r="T276" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="R276" s="14" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C277" s="3" t="s"/>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
-        <x:v>42819</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>640431</x:v>
+        <x:v>598023</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>448</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C278" s="15" t="s"/>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s"/>
       <x:c r="K278" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
-        <x:v>42829</x:v>
+        <x:v>42826</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>598023</x:v>
+        <x:v>598394</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C279" s="3" t="s"/>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="H279" s="0" t="s">
+        <x:v>454</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="J279" s="0" t="s">
+        <x:v>344</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>42826</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>598394</x:v>
+        <x:v>354116</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
-        <x:v>452</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
-        <x:v>453</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C280" s="15" t="s"/>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
-        <x:v>454</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
-        <x:v>446</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="J280" s="14" t="s"/>
       <x:c r="K280" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>42826</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
-        <x:v>454</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>354116</x:v>
+        <x:v>598393</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
-        <x:v>456</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s"/>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
-        <x:v>42826</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>598393</x:v>
+        <x:v>638971</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>452</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C282" s="15" t="s"/>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s"/>
       <x:c r="K282" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>638971</x:v>
+        <x:v>598395</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s"/>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="H283" s="0" t="s">
+        <x:v>332</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>598395</x:v>
+        <x:v>613260</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>452</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C284" s="15" t="s"/>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s"/>
       <x:c r="K284" s="14" t="s">
@@ -17112,51 +17115,51 @@
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C289" s="3" t="s"/>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>42891</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>555982</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
@@ -17588,85 +17591,85 @@
       <x:c r="L298" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>638917</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="C299" s="3" t="s"/>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>42826</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>612043</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
@@ -17759,1305 +17762,1304 @@
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>632798</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
-        <x:v>22</x:v>
-[...1 lines deleted...]
-      <x:c r="C302" s="15" t="s"/>
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C302" s="15" t="n">
+        <x:v>36077</x:v>
+      </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="J302" s="14" t="s"/>
+      <x:c r="J302" s="14" t="s">
+        <x:v>249</x:v>
+      </x:c>
       <x:c r="K302" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
-        <x:v>42829</x:v>
+        <x:v>43413</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>628480</x:v>
+        <x:v>620913</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
-        <x:v>505</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>248</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="C303" s="3" t="s"/>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
-        <x:v>246</x:v>
-[...2 lines deleted...]
-        <x:v>249</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
-        <x:v>43413</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>620913</x:v>
+        <x:v>603928</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>506</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C304" s="15" t="s"/>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s"/>
       <x:c r="K304" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>603928</x:v>
+        <x:v>628485</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s"/>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
-        <x:v>42829</x:v>
+        <x:v>42872</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>628485</x:v>
+        <x:v>546595</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C306" s="15" t="s"/>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s"/>
       <x:c r="K306" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
-        <x:v>42872</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>546595</x:v>
+        <x:v>564131</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>414</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C307" s="3" t="s"/>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="H307" s="0" t="s">
+        <x:v>511</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>564131</x:v>
+        <x:v>618774</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>510</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C308" s="15" t="s"/>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>511</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s"/>
       <x:c r="K308" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>618774</x:v>
+        <x:v>638965</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>514</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s"/>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>638965</x:v>
+        <x:v>628502</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C310" s="15" t="s"/>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s"/>
       <x:c r="K310" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>628502</x:v>
+        <x:v>628480</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s"/>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
+      <x:c r="H311" s="0" t="s">
+        <x:v>516</x:v>
+      </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>635737</x:v>
+        <x:v>643365</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C312" s="15" t="s"/>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
-      <x:c r="H312" s="14" t="s"/>
+      <x:c r="H312" s="14" t="s">
+        <x:v>516</x:v>
+      </x:c>
       <x:c r="I312" s="16" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s"/>
       <x:c r="K312" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>635738</x:v>
+        <x:v>643375</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>518</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>518</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s"/>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="H313" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>643366</x:v>
+        <x:v>623966</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>521</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>522</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C314" s="15" t="s"/>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
-      <x:c r="H314" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s"/>
       <x:c r="K314" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>623969</x:v>
+        <x:v>635737</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
-      <x:c r="H315" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>643377</x:v>
+        <x:v>635738</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
-      <x:c r="H316" s="14" t="s"/>
+      <x:c r="H316" s="14" t="s">
+        <x:v>516</x:v>
+      </x:c>
       <x:c r="I316" s="16" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s"/>
       <x:c r="K316" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>635736</x:v>
+        <x:v>643366</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="H317" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>643363</x:v>
+        <x:v>623969</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>397</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C318" s="15" t="s"/>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>519</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s">
-        <x:v>520</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="I318" s="16" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s"/>
       <x:c r="K318" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>519</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>643374</x:v>
+        <x:v>643377</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>523</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>523</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
-      <x:c r="H319" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>623965</x:v>
+        <x:v>635736</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>524</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>519</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s">
-        <x:v>520</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="I320" s="16" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>519</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>623970</x:v>
+        <x:v>643363</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="H321" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>643364</x:v>
+        <x:v>643374</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
-        <x:v>525</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>526</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C322" s="15" t="s"/>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>519</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s">
-        <x:v>520</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="I322" s="16" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s"/>
       <x:c r="K322" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>519</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>643378</x:v>
+        <x:v>623965</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s"/>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="H323" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>643365</x:v>
+        <x:v>623970</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C324" s="15" t="s"/>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
-        <x:v>519</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s">
-        <x:v>520</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="I324" s="16" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s"/>
       <x:c r="K324" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
-        <x:v>519</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>643375</x:v>
+        <x:v>643364</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s"/>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="H325" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>623966</x:v>
+        <x:v>643378</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s"/>
       <x:c r="K326" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
@@ -19066,51 +19068,51 @@
       <x:c r="M326" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>633911</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="H327" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>37</x:v>
@@ -19170,51 +19172,51 @@
       <x:c r="L328" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>633111</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>26</x:v>
@@ -19321,51 +19323,51 @@
       <x:c r="L331" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>42872</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>641635</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C332" s="15" t="s"/>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s"/>
       <x:c r="K332" s="14" t="s">
@@ -19374,420 +19376,420 @@
       <x:c r="L332" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>628489</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>309</x:v>
-[...1 lines deleted...]
-      <x:c r="C333" s="3" t="s"/>
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C333" s="3" t="n">
+        <x:v>36077</x:v>
+      </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="I333" s="4" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="J333" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="K333" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="I333" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
-        <x:v>42856</x:v>
+        <x:v>43413</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
-        <x:v>544</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>631000</x:v>
+        <x:v>620908</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>545</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C334" s="15" t="s"/>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
-        <x:v>546</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
-        <x:v>547</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s"/>
       <x:c r="K334" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
-        <x:v>42829</x:v>
+        <x:v>42856</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="Q334" s="16" t="s">
         <x:v>546</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>547</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>633943</x:v>
+        <x:v>631000</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>248</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="C335" s="3" t="s"/>
       <x:c r="D335" s="3" t="s"/>
+      <x:c r="E335" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="F335" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
       <x:c r="G335" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="H335" s="0" t="s">
+        <x:v>334</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
-        <x:v>246</x:v>
-[...2 lines deleted...]
-        <x:v>249</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="L335" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="M335" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="N335" s="3" t="n">
+        <x:v>24049</x:v>
+      </x:c>
+      <x:c r="O335" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="P335" s="0" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="Q335" s="4" t="s">
         <x:v>548</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>620908</x:v>
+        <x:v>634436</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
-        <x:v>545</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C336" s="15" t="s"/>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s"/>
       <x:c r="K336" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>628499</x:v>
+        <x:v>633943</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s"/>
       <x:c r="D337" s="3" t="s"/>
-      <x:c r="E337" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G337" s="0" t="s">
-        <x:v>333</x:v>
-[...2 lines deleted...]
-        <x:v>334</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
-        <x:v>550</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>634436</x:v>
+        <x:v>628499</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C338" s="15" t="s"/>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s"/>
       <x:c r="K338" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>42872</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>603941</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>603939</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">