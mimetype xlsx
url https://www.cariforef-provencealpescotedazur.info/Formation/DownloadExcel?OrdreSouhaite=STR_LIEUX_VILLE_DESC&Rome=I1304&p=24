--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -674,128 +674,128 @@
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro maintenance des systèmes de production connectés (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
+    <x:t>Chambre de Commerce et d'Industrie de Vaucluse - Antenne Montfavet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTFAVET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Académie Vaucluse Provence Industries - Antenne Avignon</x:t>
   </x:si>
   <x:si>
-    <x:t>84140</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Ifria Sud Paca - CFA Ifria Sud Paca</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Greta-Cfa Marseille Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Général et Technologique Antonin Artaud</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-13e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée A Artaud</x:t>
   </x:si>
   <x:si>
-    <x:t>13013</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Mastère spécialisé ingénierie marine et éolien offshore</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Centrale de Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>ECM</x:t>
   </x:si>
   <x:si>
     <x:t>13451</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Cadre demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>Plateforme marine</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2028 00:00:00</x:t>
@@ -1103,131 +1103,131 @@
   <x:si>
     <x:t>12/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Electromécanicien de maintenance industrielle</x:t>
   </x:si>
   <x:si>
     <x:t>Niveau CAP, BEP</x:t>
   </x:si>
   <x:si>
     <x:t>Entretien mécanique industrielle</x:t>
   </x:si>
   <x:si>
     <x:t>05/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/23/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel technicien supérieur de maintenance industrielle (Apprentissage) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Istres</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
     <x:t>04/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Equipier autonome de production industrielle</x:t>
   </x:si>
   <x:si>
     <x:t>Afpi Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Conduite installation industrielle</x:t>
   </x:si>
   <x:si>
+    <x:t>09/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel technicien de maintenance industrielle (Apprentissage) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>02/25/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac pro technicien en transport et distribution des gaz (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS aéronautique (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>09/21/2026 00:00:00</x:t>
-[...5 lines deleted...]
-    <x:t>Bac pro technicien en transport et distribution des gaz (Apprentissage)</x:t>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac pro technicien gaz (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP P Latécoère</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/05/2026 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Titre professionnel technicien d'équipement et d'exploitation en électricité (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>LP Léon Chiris</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>BTS photonique : technologies et sciences de la lumière</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée St-Louis - Ste-Marie</x:t>
   </x:si>
   <x:si>
     <x:t>13180</x:t>
   </x:si>
   <x:si>
     <x:t>Optique</x:t>
   </x:si>
   <x:si>
     <x:t>GIGNAC-LA-NERTHE</x:t>
@@ -1238,68 +1238,68 @@
   <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Aristide Briand</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>12/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Global Wind Organisation (GWO) - Premiers secours/First Aid - Recyclage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fmtc Safety</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHATEAUNEUF-LES-MARTIGUES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Global Wind Organisation (GWO) - Advanced Rescue Training (ART)</x:t>
   </x:si>
   <x:si>
-    <x:t>Fmtc Safety</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Global Wind Organisation (GWO) - GWO Sea Survival (Survie en mer) – Recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>Global Wind Organisation (GWO) - Gestes et Postures - Recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>Global Wind Organisation (GWO) - GWO Fire Awareness / Sensibilisation lutte incendie - Recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>Package Global Wind Organisation (GWO) - GWO Basic Safety Training Offshore (BST 5 modules)</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans , Particulier, individuel , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Global Wind Organisation (GWO) - GWO Fire Awareness / Sensibilisation lutte incendie</x:t>
   </x:si>
   <x:si>
     <x:t>Global Wind Organisation (GWO) - GWO Sea Survival (Survie en mer)</x:t>
   </x:si>
   <x:si>
     <x:t>Global Wind Organisation (GWO) - GWO Working at Heights (Travail en hauteur) - Recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>Global Wind Organisation (GWO) - EFA/Premiers Secours Avancés</x:t>
@@ -1436,57 +1436,57 @@
   <x:si>
     <x:t>07/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>ARLES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Général et Technologique Louis Pasquet</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée L Pasquet</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Léonard de Vinci</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Saint-Éloi</x:t>
   </x:si>
   <x:si>
     <x:t>13626</x:t>
   </x:si>
@@ -4169,57 +4169,57 @@
       <x:c r="K39" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>555617</x:v>
+        <x:v>598932</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
@@ -4228,57 +4228,57 @@
       <x:c r="K40" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>598932</x:v>
+        <x:v>555617</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>42118</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -4722,220 +4722,220 @@
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>619262</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>142</x:v>
-[...1 lines deleted...]
-      <x:c r="C50" s="15" t="s"/>
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C50" s="15" t="n">
+        <x:v>36968</x:v>
+      </x:c>
       <x:c r="D50" s="15" t="s"/>
-      <x:c r="E50" s="14" t="s"/>
+      <x:c r="E50" s="14" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>134</x:v>
-[...1 lines deleted...]
-      <x:c r="H50" s="14" t="s"/>
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="H50" s="14" t="s">
+        <x:v>177</x:v>
+      </x:c>
       <x:c r="I50" s="16" t="s">
-        <x:v>135</x:v>
-[...1 lines deleted...]
-      <x:c r="J50" s="14" t="s"/>
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="J50" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K50" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>24340</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>619235</x:v>
+        <x:v>550275</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>36968</x:v>
+        <x:v>35407</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>24431</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>550275</x:v>
+        <x:v>603399</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>181</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
-      <x:c r="E52" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>182</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>184</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24340</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>603399</x:v>
+        <x:v>619235</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>39874</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -5170,107 +5170,99 @@
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>619263</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>181</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
-      <x:c r="E58" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>182</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>184</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24340</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>554857</x:v>
+        <x:v>619219</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>35407</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
@@ -5291,156 +5283,165 @@
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>603400</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>141</x:v>
-[...1 lines deleted...]
-      <x:c r="C60" s="15" t="s"/>
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C60" s="15" t="n">
+        <x:v>36968</x:v>
+      </x:c>
       <x:c r="D60" s="15" t="s"/>
-      <x:c r="E60" s="14" t="s"/>
+      <x:c r="E60" s="14" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>135</x:v>
-[...1 lines deleted...]
-      <x:c r="J60" s="14" t="s"/>
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="J60" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K60" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
-        <x:v>24340</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>619219</x:v>
+        <x:v>606945</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
-        <x:v>36968</x:v>
+        <x:v>35407</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="H61" s="0" t="s">
+        <x:v>183</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
-        <x:v>24431</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>606945</x:v>
+        <x:v>554857</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>82</x:v>
@@ -5451,467 +5452,467 @@
       <x:c r="K62" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>602812</x:v>
+        <x:v>602813</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>157</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
-      <x:c r="E63" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>199</x:v>
-[...2 lines deleted...]
-        <x:v>200</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>82</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
-        <x:v>24431</x:v>
+        <x:v>24340</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>602813</x:v>
+        <x:v>619246</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>619246</x:v>
+        <x:v>638680</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>638680</x:v>
+        <x:v>619231</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>619231</x:v>
+        <x:v>619259</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>619259</x:v>
+        <x:v>619274</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>619274</x:v>
+        <x:v>619245</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>142</x:v>
-[...1 lines deleted...]
-      <x:c r="C69" s="3" t="s"/>
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C69" s="3" t="n">
+        <x:v>36968</x:v>
+      </x:c>
       <x:c r="D69" s="3" t="s"/>
+      <x:c r="E69" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="H69" s="0" t="s">
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="J69" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>24340</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>619245</x:v>
+        <x:v>602812</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>611019</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
@@ -5981,149 +5982,149 @@
       <x:c r="L72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>638678</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>638679</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>558859</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
@@ -6819,209 +6820,211 @@
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>619241</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
+      <x:c r="E89" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
+      <x:c r="H89" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>596517</x:v>
+        <x:v>611314</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
-      <x:c r="E90" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>223</x:v>
-[...1 lines deleted...]
-      <x:c r="H90" s="14" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="H90" s="14" t="s"/>
+      <x:c r="I90" s="16" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>225</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>611314</x:v>
+        <x:v>596517</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="R91" s="0" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>611580</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
@@ -7034,51 +7037,51 @@
       <x:c r="J92" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>22078</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>641382</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>63</x:v>
@@ -7092,169 +7095,169 @@
       <x:c r="I93" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>634503</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>556734</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="R95" s="0" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>550633</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C96" s="15" t="s"/>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
@@ -7267,105 +7270,105 @@
       <x:c r="J96" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>22078</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>615184</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>42118</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>596225</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C98" s="15" t="s"/>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
@@ -7401,260 +7404,260 @@
       <x:c r="S98" s="14" t="n">
         <x:v>636608</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>35698</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>515657</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>35698</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>547672</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>37446</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>642674</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>35698</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>604339</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s"/>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>256</x:v>
@@ -8923,342 +8926,339 @@
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>623317</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
-        <x:v>35698</x:v>
+        <x:v>36968</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
-      <x:c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>176</x:v>
-[...2 lines deleted...]
-        <x:v>177</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
-        <x:v>31624</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>500922</x:v>
+        <x:v>543699</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
-        <x:v>36968</x:v>
+        <x:v>42118</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
-      <x:c r="E126" s="14" t="s"/>
+      <x:c r="E126" s="14" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>75</x:v>
-[...1 lines deleted...]
-      <x:c r="H126" s="14" t="s"/>
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="H126" s="14" t="s">
+        <x:v>177</x:v>
+      </x:c>
       <x:c r="I126" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
-        <x:v>24431</x:v>
+        <x:v>31624</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>543699</x:v>
+        <x:v>605759</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
-        <x:v>42118</x:v>
+        <x:v>36968</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>176</x:v>
-[...2 lines deleted...]
-        <x:v>177</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
-        <x:v>31624</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>605759</x:v>
+        <x:v>611260</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>75</x:v>
-[...1 lines deleted...]
-      <x:c r="H128" s="14" t="s"/>
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="H128" s="14" t="s">
+        <x:v>177</x:v>
+      </x:c>
       <x:c r="I128" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>611260</x:v>
+        <x:v>605698</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
-        <x:v>36968</x:v>
+        <x:v>35698</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
-        <x:v>24431</x:v>
+        <x:v>31624</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>605698</x:v>
+        <x:v>500922</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>35698</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I130" s="16" t="s">
         <x:v>178</x:v>
@@ -11327,144 +11327,144 @@
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>618498</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>41536</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I166" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>618232</x:v>
+        <x:v>618057</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>41536</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>618057</x:v>
+        <x:v>618232</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>41536</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
@@ -11949,631 +11949,631 @@
       <x:c r="M176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>23684</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>576757</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
-        <x:v>35191</x:v>
+        <x:v>41536</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>585610</x:v>
+        <x:v>618754</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>336</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
-        <x:v>41536</x:v>
+        <x:v>35191</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>618754</x:v>
+        <x:v>585908</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>35191</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>585908</x:v>
+        <x:v>585919</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>336</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
-        <x:v>35191</x:v>
+        <x:v>41536</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>585919</x:v>
+        <x:v>629755</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
-        <x:v>41536</x:v>
+        <x:v>37276</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
-        <x:v>31624</x:v>
+        <x:v>23684</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>629755</x:v>
+        <x:v>577370</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>338</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
-        <x:v>37276</x:v>
+        <x:v>35191</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
-        <x:v>23684</x:v>
+        <x:v>31624</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>577370</x:v>
+        <x:v>585610</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>341</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
-        <x:v>36247</x:v>
+        <x:v>35191</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>585924</x:v>
+        <x:v>589766</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
-        <x:v>36247</x:v>
+        <x:v>35191</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>585925</x:v>
+        <x:v>576745</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
-        <x:v>35191</x:v>
+        <x:v>36247</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>589766</x:v>
+        <x:v>585924</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
-        <x:v>35191</x:v>
+        <x:v>36247</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="I186" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>576745</x:v>
+        <x:v>585925</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>41536</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -12653,216 +12653,216 @@
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>618819</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>35191</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>589740</x:v>
+        <x:v>585922</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>35191</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I190" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>577359</x:v>
+        <x:v>589740</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>35191</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>585922</x:v>
+        <x:v>577359</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>41536</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="I192" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
@@ -12934,51 +12934,51 @@
       <x:c r="M193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>585627</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>41536</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
@@ -13157,409 +13157,412 @@
       <x:c r="K197" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>31620</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>635762</x:v>
+        <x:v>640517</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
-        <x:v>347</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>356</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C198" s="15" t="s"/>
       <x:c r="D198" s="15" t="s"/>
-      <x:c r="E198" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>323</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
-        <x:v>57</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="J198" s="14" t="s"/>
       <x:c r="K198" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
-        <x:v>31624</x:v>
+        <x:v>31620</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>641071</x:v>
+        <x:v>635762</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>357</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>41536</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="E199" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>620180</x:v>
+        <x:v>641071</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
-        <x:v>38576</x:v>
+        <x:v>36247</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="I200" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
-        <x:v>23613</x:v>
+        <x:v>31624</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>550221</x:v>
+        <x:v>591804</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>352</x:v>
-[...1 lines deleted...]
-      <x:c r="C201" s="3" t="s"/>
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="C201" s="3" t="n">
+        <x:v>40437</x:v>
+      </x:c>
       <x:c r="D201" s="3" t="s"/>
+      <x:c r="E201" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="G201" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="H201" s="0" t="s">
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
+      <x:c r="J201" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="K201" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
-        <x:v>31620</x:v>
+        <x:v>22650</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>640517</x:v>
+        <x:v>579325</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
-        <x:v>36247</x:v>
+        <x:v>41536</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="I202" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>591804</x:v>
+        <x:v>620180</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
-        <x:v>40437</x:v>
+        <x:v>38576</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
-        <x:v>22650</x:v>
+        <x:v>23613</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>579325</x:v>
+        <x:v>550221</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>42118</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I204" s="16" t="s">
         <x:v>178</x:v>
@@ -13581,853 +13584,847 @@
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>605755</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
-        <x:v>41536</x:v>
+        <x:v>40437</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
-        <x:v>31624</x:v>
+        <x:v>22650</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>627790</x:v>
+        <x:v>579331</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>363</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C206" s="15" t="s"/>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
-        <x:v>47</x:v>
-[...1 lines deleted...]
-      <x:c r="F206" s="14" t="s"/>
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F206" s="14" t="s">
+        <x:v>63</x:v>
+      </x:c>
       <x:c r="G206" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I206" s="16" t="s">
-        <x:v>178</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J206" s="14" t="s"/>
       <x:c r="K206" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
-        <x:v>22650</x:v>
+        <x:v>31624</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>579331</x:v>
+        <x:v>634504</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>61</x:v>
-[...1 lines deleted...]
-      <x:c r="C207" s="3" t="s"/>
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C207" s="3" t="n">
+        <x:v>36968</x:v>
+      </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="E207" s="0" t="s">
-        <x:v>62</x:v>
-[...2 lines deleted...]
-        <x:v>63</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
-        <x:v>64</x:v>
-[...2 lines deleted...]
-        <x:v>65</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="J207" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
-        <x:v>31624</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>634504</x:v>
+        <x:v>550307</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>550307</x:v>
+        <x:v>550308</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="H209" s="0" t="s">
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>550308</x:v>
+        <x:v>605700</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>605700</x:v>
+        <x:v>605703</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
-        <x:v>176</x:v>
-[...2 lines deleted...]
-        <x:v>177</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>605703</x:v>
+        <x:v>604283</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
-        <x:v>36968</x:v>
+        <x:v>39935</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>208</x:v>
-[...1 lines deleted...]
-      <x:c r="H212" s="14" t="s"/>
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="H212" s="14" t="s">
+        <x:v>177</x:v>
+      </x:c>
       <x:c r="I212" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
-        <x:v>24431</x:v>
+        <x:v>22650</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>604283</x:v>
+        <x:v>500977</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>367</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C213" s="3" t="s"/>
       <x:c r="D213" s="3" t="s"/>
-      <x:c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G213" s="0" t="s">
-        <x:v>176</x:v>
-[...2 lines deleted...]
-        <x:v>177</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="J213" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K213" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
-        <x:v>22650</x:v>
+        <x:v>31620</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>500977</x:v>
+        <x:v>640361</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>352</x:v>
-[...1 lines deleted...]
-      <x:c r="C214" s="15" t="s"/>
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C214" s="15" t="n">
+        <x:v>42118</x:v>
+      </x:c>
       <x:c r="D214" s="15" t="s"/>
-      <x:c r="E214" s="14" t="s"/>
+      <x:c r="E214" s="14" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>353</x:v>
-[...1 lines deleted...]
-      <x:c r="H214" s="14" t="s"/>
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="H214" s="14" t="s">
+        <x:v>177</x:v>
+      </x:c>
       <x:c r="I214" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="J214" s="14" t="s"/>
+      <x:c r="J214" s="14" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="K214" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
-        <x:v>31620</x:v>
+        <x:v>31624</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>640361</x:v>
+        <x:v>605756</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>42118</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
-      <x:c r="E215" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G215" s="0" t="s">
-        <x:v>176</x:v>
-[...2 lines deleted...]
-        <x:v>177</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>605756</x:v>
+        <x:v>596224</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>42</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C216" s="15" t="s"/>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="J216" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J216" s="14" t="s"/>
       <x:c r="K216" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
-        <x:v>31624</x:v>
+        <x:v>31620</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>596224</x:v>
+        <x:v>638502</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s"/>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>31620</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>638502</x:v>
+        <x:v>640519</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>369</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>352</x:v>
-[...1 lines deleted...]
-      <x:c r="C218" s="15" t="s"/>
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C218" s="15" t="n">
+        <x:v>35698</x:v>
+      </x:c>
       <x:c r="D218" s="15" t="s"/>
-      <x:c r="E218" s="14" t="s"/>
+      <x:c r="E218" s="14" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>353</x:v>
-[...1 lines deleted...]
-      <x:c r="H218" s="14" t="s"/>
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="H218" s="14" t="s">
+        <x:v>177</x:v>
+      </x:c>
       <x:c r="I218" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="J218" s="14" t="s"/>
+      <x:c r="J218" s="14" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="K218" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
-        <x:v>31620</x:v>
+        <x:v>31624</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>640519</x:v>
+        <x:v>550186</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>35698</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="E219" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
@@ -14437,349 +14434,360 @@
       <x:c r="K219" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>550186</x:v>
+        <x:v>550187</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
-        <x:v>35698</x:v>
+        <x:v>41536</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="I220" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>550187</x:v>
+        <x:v>635715</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
-        <x:v>41536</x:v>
+        <x:v>36968</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
-        <x:v>31624</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>635715</x:v>
+        <x:v>550273</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
-        <x:v>36968</x:v>
+        <x:v>38576</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I222" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
-        <x:v>24431</x:v>
+        <x:v>23613</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>550273</x:v>
+        <x:v>605650</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>352</x:v>
-[...1 lines deleted...]
-      <x:c r="C223" s="3" t="s"/>
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C223" s="3" t="n">
+        <x:v>35698</x:v>
+      </x:c>
       <x:c r="D223" s="3" t="s"/>
+      <x:c r="E223" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="G223" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="H223" s="0" t="s">
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
+      <x:c r="J223" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="K223" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
-        <x:v>31620</x:v>
+        <x:v>31624</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>640358</x:v>
+        <x:v>500916</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
-        <x:v>38576</x:v>
+        <x:v>41536</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="I224" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
-        <x:v>23613</x:v>
+        <x:v>31624</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>605650</x:v>
+        <x:v>627790</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>37446</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="E225" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
@@ -14800,107 +14808,99 @@
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>605732</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>194</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C226" s="15" t="s"/>
       <x:c r="D226" s="15" t="s"/>
-      <x:c r="E226" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>176</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="J226" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J226" s="14" t="s"/>
       <x:c r="K226" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
-        <x:v>31624</x:v>
+        <x:v>31620</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>500916</x:v>
+        <x:v>640358</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>42118</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -15018,51 +15018,51 @@
       <x:c r="L229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>640259</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>38576</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -15140,51 +15140,51 @@
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>541920</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>38576</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -15199,51 +15199,51 @@
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>602201</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>38576</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>28</x:v>
@@ -15356,51 +15356,51 @@
       <x:c r="K235" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>24136</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>559174</x:v>
+        <x:v>613516</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C236" s="15" t="s"/>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
@@ -15413,51 +15413,51 @@
       <x:c r="K236" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>24136</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>613516</x:v>
+        <x:v>559174</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C237" s="3" t="s"/>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>391</x:v>
@@ -16535,57 +16535,57 @@
       <x:c r="K256" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>605699</x:v>
+        <x:v>550269</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
@@ -16595,57 +16595,57 @@
       <x:c r="K257" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>550269</x:v>
+        <x:v>605699</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I258" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
@@ -17929,264 +17929,264 @@
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>611218</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
-      <x:c r="E281" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="Q281" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="R281" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="Q281" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>602254</x:v>
+        <x:v>543696</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>458</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
-        <x:v>38216</x:v>
+        <x:v>36968</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
-        <x:v>459</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
-        <x:v>456</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
-        <x:v>24469</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
-        <x:v>459</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>601748</x:v>
+        <x:v>602254</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
-        <x:v>36968</x:v>
+        <x:v>38216</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
+      <x:c r="E283" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="G283" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
-        <x:v>24431</x:v>
+        <x:v>24469</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>543696</x:v>
+        <x:v>601748</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>454</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>596516</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -18196,51 +18196,51 @@
       <x:c r="J285" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>587946</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -18249,114 +18249,114 @@
         <x:v>34</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="Q286" s="16" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="R286" s="14" t="s">
         <x:v>455</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>457</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>547774</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>38216</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="E287" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>24469</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>566577</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
@@ -18748,146 +18748,145 @@
       <x:c r="S294" s="14" t="n">
         <x:v>609467</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="E295" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
-        <x:v>263</x:v>
-[...2 lines deleted...]
-        <x:v>264</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>556777</x:v>
+        <x:v>558735</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
-        <x:v>34</x:v>
-[...1 lines deleted...]
-      <x:c r="H296" s="14" t="s"/>
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="H296" s="14" t="s">
+        <x:v>264</x:v>
+      </x:c>
       <x:c r="I296" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
-        <x:v>473</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>558735</x:v>
+        <x:v>556777</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>42118</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>469</x:v>
       </x:c>