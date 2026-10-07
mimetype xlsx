--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -341,92 +341,92 @@
   <x:si>
     <x:t>CCI 04</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>Qualité laboratoire</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Eco-Campus</x:t>
   </x:si>
   <x:si>
     <x:t>04220</x:t>
   </x:si>
   <x:si>
     <x:t>SAINTE-TULLE</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>licence mention sciences de la vie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Université Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 3 et 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>licence mention physique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Physique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>licence mention chimie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chimie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>licence mention sciences et technologies</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mathématiques</x:t>
+  </x:si>
+  <x:si>
     <x:t>licence pro mention bio-industries et biotechnologies</x:t>
   </x:si>
   <x:si>
-    <x:t>Université Côte d'Azur</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Méthode physico-chimique analyse</x:t>
   </x:si>
   <x:si>
-    <x:t>NICE CEDEX 2</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Lycée A Calmette</x:t>
   </x:si>
   <x:si>
     <x:t>06050</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de la chimie</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Mélinée et Missak Manouchian</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Analyse chimique</x:t>
@@ -746,113 +746,113 @@
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de la mesure (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Saint Vincent de Paul</x:t>
   </x:si>
   <x:si>
+    <x:t>LPO Don Bosco</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LPO St-Vincent de Paul</x:t>
   </x:si>
   <x:si>
-    <x:t>LPO Don Bosco</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BTS bioqualité</x:t>
   </x:si>
   <x:si>
     <x:t>LP le Chatelier</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée V Hugo</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie parcours plurisciences</x:t>
   </x:si>
   <x:si>
     <x:t>LPA les Magnanarelles</x:t>
   </x:si>
   <x:si>
     <x:t>83460</x:t>
   </x:si>
   <x:si>
     <x:t>LES ARCS</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie biologique parcours sciences de l'environnement et écotechnologies</x:t>
   </x:si>
   <x:si>
+    <x:t>BUT spécialité génie biologique parcours diététique et nutrition</x:t>
+  </x:si>
+  <x:si>
     <x:t>BUT spécialité génie biologique parcours sciences de l'environnement et écotechnologies (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon - IUT La Garde</x:t>
   </x:si>
   <x:si>
-    <x:t>BUT spécialité génie biologique parcours diététique et nutrition</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BUT spécialité génie biologique parcours biologie médicale et biotechnologie</x:t>
   </x:si>
   <x:si>
     <x:t>Expérimentation animale</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie biologique parcours biologie médicale et biotechnologie (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent de la Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Costebelle</x:t>
   </x:si>
   <x:si>
     <x:t>83408</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES CEDEX</x:t>
@@ -971,75 +971,75 @@
   <x:si>
     <x:t>84916</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent René Char</x:t>
   </x:si>
   <x:si>
     <x:t>84033</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée L Pasteur</x:t>
   </x:si>
   <x:si>
     <x:t>84011</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>BTSA analyses biologiques, biotechnologiques, agricoles et environnementales (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>CFA Régional Agricole Public PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Général et Technologique François Pétrarque</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention physique</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ifria Sud Paca - CFA Ifria Sud Paca</x:t>
   </x:si>
   <x:si>
-    <x:t>84000</x:t>
-[...14 lines deleted...]
-    <x:t>Licence mention physique</x:t>
+    <x:t>Licence mention sciences et technologies parcours sciences, arts et techniques de l'image et du son</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Licence mention sciences et technologies parcours sciences, arts et techniques de l'image et du son</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Montmajour</x:t>
   </x:si>
   <x:si>
     <x:t>13637</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>EMP</x:t>
   </x:si>
   <x:si>
     <x:t>13617</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
@@ -2372,417 +2372,418 @@
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>551825</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
-        <x:v>40411</x:v>
+        <x:v>39517</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
-        <x:v>11502</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>592532</x:v>
+        <x:v>592168</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
-        <x:v>39517</x:v>
+        <x:v>38978</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
-        <x:v>12046</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>592168</x:v>
+        <x:v>592015</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>38978</x:v>
+        <x:v>38701</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>11554</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>592015</x:v>
+        <x:v>591908</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>38701</x:v>
+        <x:v>39690</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>11554</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>591908</x:v>
+        <x:v>592212</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>39690</x:v>
+        <x:v>40411</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>11502</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>592212</x:v>
+        <x:v>592532</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
+      <x:c r="J21" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>12081</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>591937</x:v>
+        <x:v>594700</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="J22" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>12081</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>594700</x:v>
+        <x:v>591937</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>36</x:v>
@@ -3043,51 +3044,51 @@
       <x:c r="G28" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>640241</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
@@ -4813,51 +4814,51 @@
         <x:v>38979</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>592022</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
@@ -4870,105 +4871,105 @@
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>592043</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>592017</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
@@ -5061,193 +5062,193 @@
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>592535</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>39690</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>592213</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>592167</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>591909</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
@@ -5257,51 +5258,51 @@
         <x:v>41595</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>596775</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
@@ -5368,51 +5369,51 @@
         <x:v>38974</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>592044</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
@@ -5425,380 +5426,379 @@
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>596774</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>109</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="J71" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
-        <x:v>11523</x:v>
+        <x:v>12081</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>595686</x:v>
+        <x:v>591952</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>22</x:v>
-[...1 lines deleted...]
-      <x:c r="C72" s="15" t="s"/>
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C72" s="15" t="n">
+        <x:v>38382</x:v>
+      </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="J72" s="14" t="s"/>
+      <x:c r="J72" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
-        <x:v>12081</x:v>
+        <x:v>11523</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>591952</x:v>
+        <x:v>595686</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>40411</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>592531</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>591907</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>632371</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>592169</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
@@ -6106,190 +6106,190 @@
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>597559</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>592171</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>591906</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>592020</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
@@ -6355,51 +6355,51 @@
       <x:c r="G87" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>632948</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
@@ -6491,353 +6491,354 @@
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>609739</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
-        <x:v>21546</x:v>
+        <x:v>12067</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>615069</x:v>
+        <x:v>591913</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>76</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="J91" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K91" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
-        <x:v>11421</x:v>
+        <x:v>21546</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>596033</x:v>
+        <x:v>615069</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
-        <x:v>68</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
-        <x:v>35803</x:v>
+        <x:v>41832</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
-      <x:c r="E92" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>221</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>11421</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>556870</x:v>
+        <x:v>596033</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>50</x:v>
-[...1 lines deleted...]
-      <x:c r="C93" s="3" t="s"/>
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C93" s="3" t="n">
+        <x:v>35803</x:v>
+      </x:c>
       <x:c r="D93" s="3" t="s"/>
+      <x:c r="E93" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="H93" s="0" t="s">
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
-        <x:v>12081</x:v>
+        <x:v>11421</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>594703</x:v>
+        <x:v>556870</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="J94" s="14" t="s"/>
+      <x:c r="J94" s="14" t="s">
+        <x:v>53</x:v>
+      </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
-        <x:v>12067</x:v>
+        <x:v>12081</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>591913</x:v>
+        <x:v>594703</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>12081</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>591949</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
@@ -6955,51 +6956,51 @@
       <x:c r="G98" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>643475</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
@@ -7035,82 +7036,82 @@
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>596670</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>592166</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
@@ -7120,241 +7121,241 @@
         <x:v>41568</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>596698</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
-        <x:v>68</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
-        <x:v>35370</x:v>
+        <x:v>38979</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
-      <x:c r="E102" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>141</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
-        <x:v>11502</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>602526</x:v>
+        <x:v>592023</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
-        <x:v>38979</x:v>
+        <x:v>41600</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>592023</x:v>
+        <x:v>596696</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
-        <x:v>41600</x:v>
+        <x:v>35370</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
-      <x:c r="E104" s="14" t="s"/>
+      <x:c r="E104" s="14" t="s">
+        <x:v>70</x:v>
+      </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>237</x:v>
-[...1 lines deleted...]
-      <x:c r="H104" s="14" t="s"/>
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="H104" s="14" t="s">
+        <x:v>142</x:v>
+      </x:c>
       <x:c r="I104" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
-        <x:v>12046</x:v>
+        <x:v>11502</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>596696</x:v>
+        <x:v>602526</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>41634</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -7410,51 +7411,51 @@
       <x:c r="H106" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>12010</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>602523</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s"/>
@@ -7895,51 +7896,51 @@
       <x:c r="M115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>21546</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>598273</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C116" s="15" t="s"/>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s"/>
       <x:c r="K116" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
@@ -8088,51 +8089,51 @@
         <x:v>41568</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>596699</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
@@ -8518,162 +8519,162 @@
         <x:v>41567</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>596697</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>592019</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>591904</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
@@ -8759,672 +8760,670 @@
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>591954</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="J132" s="14" t="s"/>
+      <x:c r="J132" s="14" t="s">
+        <x:v>53</x:v>
+      </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>12081</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>591957</x:v>
+        <x:v>594708</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s"/>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="J133" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>12081</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>594708</x:v>
+        <x:v>591957</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>36772</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="H134" s="14" t="s"/>
+      <x:c r="H134" s="14" t="s">
+        <x:v>142</x:v>
+      </x:c>
       <x:c r="I134" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>12003</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>550309</x:v>
+        <x:v>549869</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
-        <x:v>36772</x:v>
+        <x:v>38978</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
-      <x:c r="E135" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G135" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="I135" s="4" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="J135" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="K135" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="L135" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="M135" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="N135" s="3" t="n">
+        <x:v>11454</x:v>
+      </x:c>
+      <x:c r="O135" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="P135" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="Q135" s="4" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="R135" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="H135" s="0" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>605835</x:v>
+        <x:v>630893</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
-        <x:v>36772</x:v>
+        <x:v>36937</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
-        <x:v>12003</x:v>
+        <x:v>21570</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>604286</x:v>
+        <x:v>550310</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
-        <x:v>36772</x:v>
+        <x:v>36937</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>304</x:v>
-[...2 lines deleted...]
-        <x:v>142</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
-        <x:v>12003</x:v>
+        <x:v>21570</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>549869</x:v>
+        <x:v>604287</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
-        <x:v>38978</x:v>
+        <x:v>36772</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
-      <x:c r="E138" s="14" t="s"/>
+      <x:c r="E138" s="14" t="s">
+        <x:v>70</x:v>
+      </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>12003</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>630893</x:v>
+        <x:v>550309</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
-        <x:v>36937</x:v>
+        <x:v>36772</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
+      <x:c r="H139" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
-        <x:v>21570</x:v>
+        <x:v>12003</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>550310</x:v>
+        <x:v>605835</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
-        <x:v>36937</x:v>
+        <x:v>36772</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
-        <x:v>21570</x:v>
+        <x:v>12003</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>604287</x:v>
+        <x:v>604286</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>39690</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="H141" s="0" t="s">
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>592211</x:v>
+        <x:v>632956</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>39690</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>208</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>632956</x:v>
+        <x:v>592211</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s"/>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>27</x:v>
@@ -9490,79 +9489,79 @@
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>591914</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>591905</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
@@ -9575,162 +9574,162 @@
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>592021</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>592170</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>592018</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
@@ -9847,51 +9846,51 @@
       <x:c r="G151" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>643476</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">