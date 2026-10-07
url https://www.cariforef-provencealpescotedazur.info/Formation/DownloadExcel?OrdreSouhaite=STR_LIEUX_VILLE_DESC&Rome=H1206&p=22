--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -329,92 +329,92 @@
   <x:si>
     <x:t>licence pro mention métiers de l'industrie : industrie aéronautique</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Construction aéronautique</x:t>
   </x:si>
   <x:si>
     <x:t>TALLARD</x:t>
   </x:si>
   <x:si>
     <x:t>ASSO GAP AERO TALLARD HAUTES ALPES</x:t>
   </x:si>
   <x:si>
     <x:t>05130</x:t>
   </x:si>
   <x:si>
+    <x:t>master mention instrumentation, mesure, métrologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mesure optique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST PAUL LES DURANCE CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>master mention génie des procédés et des bio-procédés</x:t>
   </x:si>
   <x:si>
     <x:t>Génie chimique</x:t>
   </x:si>
   <x:si>
-    <x:t>ST PAUL LES DURANCE CEDEX</x:t>
-[...5 lines deleted...]
-    <x:t>Mesure optique</x:t>
+    <x:t xml:space="preserve">Mines Paris - PSL - Campus de Sophia-Antipolis </x:t>
+  </x:si>
+  <x:si>
+    <x:t>06904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOPHIA ANTIPOLIS CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mastère spé. MAPMOD : Digital Materials and Advanced Processes Modelling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Recherche développement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert en optimisation des systèmes énergétiques (MS)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mathématiques décision</x:t>
   </x:si>
   <x:si>
     <x:t>bachelor en sciences et ingénierie - génie de l'environnement et science de la donnée</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Mines Paris - PSL - Campus de Sophia-Antipolis </x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Objectif développement durable</x:t>
   </x:si>
   <x:si>
-    <x:t>SOPHIA ANTIPOLIS CEDEX</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>mastère spé. Aerospace Project Management (ISAE-SUPAERO - ENAC - EAE)</x:t>
   </x:si>
   <x:si>
     <x:t>École de l'air et de l'espace</x:t>
   </x:si>
   <x:si>
     <x:t>13651</x:t>
   </x:si>
   <x:si>
     <x:t>Construction aérospatiale</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de l'air et de l'espace</x:t>
   </x:si>
   <x:si>
     <x:t>SALON DE PROVENCE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention ingénierie des systèmes complexes</x:t>
   </x:si>
   <x:si>
     <x:t>Openclassrooms</x:t>
   </x:si>
   <x:si>
     <x:t>OC</x:t>
@@ -527,68 +527,68 @@
   <x:si>
     <x:t>Biologie marine</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>master mention physique fondamentale et applications</x:t>
   </x:si>
   <x:si>
     <x:t>Physique</x:t>
   </x:si>
   <x:si>
     <x:t>master mention sciences du vivant</x:t>
   </x:si>
   <x:si>
     <x:t>master mention chimie moléculaire</x:t>
   </x:si>
   <x:si>
     <x:t>Pharmacologie</x:t>
   </x:si>
   <x:si>
+    <x:t>designer produits, services et innovation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Condé Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Développement durable</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole de Condé Nice</x:t>
+  </x:si>
+  <x:si>
     <x:t>master mention ingénierie de la santé</x:t>
   </x:si>
   <x:si>
-    <x:t>designer produits, services et innovation</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>master mention électronique, énergie électrique, automatique</x:t>
   </x:si>
   <x:si>
     <x:t>Électronique</x:t>
   </x:si>
   <x:si>
     <x:t>Culture de l'innovation et créativité des équipes</x:t>
   </x:si>
   <x:si>
     <x:t>Smar Team</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Innovation entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention IA - Intelligence Artificielle / AI - Artificial Intelligence</x:t>
@@ -623,62 +623,62 @@
   <x:si>
     <x:t>69007</x:t>
   </x:si>
   <x:si>
     <x:t>Environnement aménagement</x:t>
   </x:si>
   <x:si>
     <x:t>Isara - Antenne Montfavet</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université d'Aix-Marseille spécialité mécanique et énergétique</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
+    <x:t>master mention traitement du signal et des images</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Traitement signal</x:t>
+  </x:si>
+  <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
-    <x:t>master mention traitement du signal et des images</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Master mention mathématiques et applications parcours Préparation agrégation de mathématiques</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>master mention génie mécanique</x:t>
   </x:si>
   <x:si>
     <x:t>Génie civil</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université d'Aix-Marseille spécialité microélectronique et télécommunications</x:t>
@@ -761,59 +761,59 @@
   <x:si>
     <x:t>master mention biodiversité, écologie et évolution</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences naturelles</x:t>
   </x:si>
   <x:si>
     <x:t>13397</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
     <x:t>master mention chimie</x:t>
   </x:si>
   <x:si>
     <x:t>Chimie</x:t>
   </x:si>
   <x:si>
     <x:t>master mention nanosciences et nanotechnologies</x:t>
   </x:si>
   <x:si>
     <x:t>Nanoscience nanotechnologie</x:t>
   </x:si>
   <x:si>
+    <x:t>BUT spécialité mesures physiques parcours techniques d'instrumentation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13388</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
-    <x:t>BUT spécialité mesures physiques parcours techniques d'instrumentation</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BUT spécialité mesures physiques parcours matériaux et contrôles physico-chimiques</x:t>
   </x:si>
   <x:si>
     <x:t>master mention mathématiques appliquées, statistique</x:t>
   </x:si>
   <x:si>
     <x:t>Statistique</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie chimique - génie des procédés parcours conception des procédés et innovation technologique</x:t>
   </x:si>
   <x:si>
     <x:t>master mention sciences et techniques des activités physiques et sportives : ingénierie et ergonomie de l'activité physique</x:t>
   </x:si>
   <x:si>
     <x:t>Activité physique et sportive</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>DU préparation des maîtres ès sciences à l'insertion et à la créativité en entreprise</x:t>
@@ -827,77 +827,77 @@
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université d'Aix-Marseille spécialité matériaux</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université d'Aix-Marseille spécialité génie biomédical</x:t>
   </x:si>
   <x:si>
     <x:t>master mention immunologie</x:t>
   </x:si>
   <x:si>
     <x:t>Biochimie</x:t>
   </x:si>
   <x:si>
     <x:t>master mention microbiologie</x:t>
   </x:si>
   <x:si>
     <x:t>Laboratoire analyse agroalimentaire</x:t>
   </x:si>
   <x:si>
     <x:t>master mention sciences cognitives</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université d'Aix-Marseille spécialité génie biologique</x:t>
   </x:si>
   <x:si>
+    <x:t>mastère spé. innovation, transformation, entrepreneuriat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEDGE BS</x:t>
+  </x:si>
+  <x:si>
     <x:t>master mention bio-informatique</x:t>
   </x:si>
   <x:si>
     <x:t>master mention réseaux et télécommunication</x:t>
   </x:si>
   <x:si>
     <x:t>Protocole télécommunication</x:t>
   </x:si>
   <x:si>
     <x:t>master mention biologie intégrative et physiologie</x:t>
   </x:si>
   <x:si>
     <x:t>Biologie végétale</x:t>
   </x:si>
   <x:si>
     <x:t>Manager marketing et développement de solutions innovantes pour les industries et technologies de santé (MS)</x:t>
   </x:si>
   <x:si>
-    <x:t>KEDGE BS</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Conseil entreprise</x:t>
   </x:si>
   <x:si>
-    <x:t>mastère spé. innovation, transformation, entrepreneuriat</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>13385</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 05</x:t>
   </x:si>
   <x:si>
     <x:t>master mention biologie-santé</x:t>
   </x:si>
   <x:si>
     <x:t>Nanobiologie</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>master mention acoustique et musicologie</x:t>
   </x:si>
   <x:si>
     <x:t>Acoustique</x:t>
   </x:si>
   <x:si>
     <x:t>master mention physique</x:t>
   </x:si>
   <x:si>
     <x:t>master mention économétrie, statistiques</x:t>
@@ -908,77 +908,77 @@
   <x:si>
     <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Manager marketing et développement de solutions innovantes pour les industries et technologies de santé (MS) (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge Business School</x:t>
   </x:si>
   <x:si>
     <x:t>33400</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>11/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention réseaux et télécommunication parcours Internet of Things</x:t>
   </x:si>
   <x:si>
+    <x:t>10/06/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Expert en digitalisation et exploitation des bâtiments (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCIMP</x:t>
   </x:si>
   <x:si>
     <x:t>13221</x:t>
   </x:si>
   <x:si>
     <x:t>Contrat performance énergétique</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Institut Supérieur Bâtiment et TP</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/06/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l’université d’Aix-Marseille spécialité écologie industrielle et environnement (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Polytech Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention microbiologie parcours ingénierie et biotechnologies microbiennes</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en digitalisation et exploitation des bâtiments</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Campus Supérieur de Marseille - ISBA TP </x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention génie des procédés et des bio-procédés parcours compétences complémentaires en informatique</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention réseaux et télécommunication parcours architecture des réseaux et cybersécurité</x:t>
@@ -1100,68 +1100,68 @@
   <x:si>
     <x:t>Learn Room</x:t>
   </x:si>
   <x:si>
     <x:t>92200</x:t>
   </x:si>
   <x:si>
     <x:t>Femme , Formateur , Particulier, individuel , Profession libérale , Public en emploi</x:t>
   </x:si>
   <x:si>
     <x:t>Intelligence artificielle</x:t>
   </x:si>
   <x:si>
     <x:t>03/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>master mention management de l'innovation</x:t>
   </x:si>
   <x:si>
     <x:t>LUYNES</x:t>
   </x:si>
   <x:si>
+    <x:t>Licence pro mention métiers de l'industrie : industrie navale et maritime (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Travaux portuaires</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Université de Toulon - IUT La Garde</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité génie biologique parcours biologie médicale et biotechnologie (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expérimentation animale</x:t>
+  </x:si>
+  <x:si>
     <x:t>BUT spécialité génie biologique parcours biologie médicale et biotechnologie</x:t>
   </x:si>
   <x:si>
-    <x:t>Expérimentation animale</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>BUT spécialité génie mécanique et productique parcours simulation numérique et réalité virtuelle (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Travail matériau</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie mécanique et productique parcours simulation numérique et réalité virtuelle</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention mathématiques</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>UTLN</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie mécanique et productique parcours innovation pour l'industrie (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie mécanique et productique parcours innovation pour l'industrie</x:t>
@@ -1223,59 +1223,59 @@
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>04/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BIOT</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université Côte d'Azur spécialité électronique et systèmes embarqués (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Université Nice Côte d'Azur - Polytech Nice Sophia</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université Côte d'Azur spécialité électronique et systèmes embarqués</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'École polytechnique universitaire de l'université Côte d'Azur spécialité robotique</x:t>
   </x:si>
   <x:si>
+    <x:t>EURECOM</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université Côte d'Azur spécialité mathématiques appliquées</x:t>
   </x:si>
   <x:si>
     <x:t>Modèle mathématique</x:t>
   </x:si>
   <x:si>
-    <x:t>EURECOM</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université Côte d'Azur spécialité génie biologique</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université Côte d'Azur spécialité génie de l'eau</x:t>
   </x:si>
   <x:si>
     <x:t>Hydrologie</x:t>
   </x:si>
   <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON UNIVERSITE</x:t>
   </x:si>
   <x:si>
     <x:t>84916</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie biologique parcours sciences de l'aliment et biotechnologie</x:t>
@@ -1343,114 +1343,114 @@
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école nationale supérieure d'arts et métiers</x:t>
   </x:si>
   <x:si>
     <x:t>Arts et Métiers - Sciences et Technologies - campus de Paris</x:t>
   </x:si>
   <x:si>
     <x:t>75013</x:t>
   </x:si>
   <x:si>
     <x:t>Arts et Métiers - Sciences et Technologies - campus d'Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13617</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école nationale supérieure d'arts et métiers spécialité mécanique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
+    <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Aix en Provence)</x:t>
+  </x:si>
+  <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
-    <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Aix en Provence)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Ingénieur diplômé de l'école nationale supérieure d'arts et métiers spécialité génie électrique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Nationale Supérieure d'Arts et Métiers - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé du conservatoire national des arts et métiers spécialité automatique et robotique</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>08/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable amélioration continue en industrie (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cesi Association</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kaizen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cesi Association - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ifria Sud Paca - CFA Ifria Sud Paca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable performance industrielle (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Cesi Association</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>09/09/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2027 00:00:00</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>10/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention ergonomie parcours intervenir en ergonomie</x:t>
   </x:si>
   <x:si>
     <x:t>Responsabilité sociétale entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
@@ -2797,369 +2797,368 @@
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>592398</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
-        <x:v>38179</x:v>
+        <x:v>38684</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
-        <x:v>11534</x:v>
+        <x:v>11414</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>597242</x:v>
+        <x:v>591879</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
-        <x:v>38684</x:v>
+        <x:v>38179</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
-        <x:v>11414</x:v>
+        <x:v>11534</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>591879</x:v>
+        <x:v>597242</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>42599</x:v>
+        <x:v>39725</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>12543</x:v>
+        <x:v>24118</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="Q18" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="Q18" s="16" t="s">
+      <x:c r="R18" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="R18" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>624507</x:v>
+        <x:v>627894</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>47</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="I19" s="4" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>26</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>24118</x:v>
+        <x:v>32062</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="Q19" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="Q19" s="4" t="s">
+      <x:c r="R19" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="R19" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>627894</x:v>
+        <x:v>595324</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="C20" s="15" t="s"/>
+      <x:c r="C20" s="15" t="n">
+        <x:v>38774</x:v>
+      </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>93</x:v>
-[...1 lines deleted...]
-      <x:c r="J20" s="14" t="s"/>
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="J20" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>32062</x:v>
+        <x:v>11033</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="Q20" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="Q20" s="16" t="s">
+      <x:c r="R20" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="R20" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>595324</x:v>
+        <x:v>597571</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>38774</x:v>
+        <x:v>42599</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="I21" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="I21" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J21" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>11033</x:v>
+        <x:v>12543</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="Q21" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="Q21" s="4" t="s">
+      <x:c r="R21" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="R21" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>597571</x:v>
+        <x:v>624507</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
@@ -4198,145 +4197,145 @@
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>591855</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>39433</x:v>
+        <x:v>40366</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>31407</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>592094</x:v>
+        <x:v>632378</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>40366</x:v>
+        <x:v>39433</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>12522</x:v>
+        <x:v>31407</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>632378</x:v>
+        <x:v>592094</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38687</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
@@ -4480,75 +4479,75 @@
       <x:c r="T45" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>39485</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>11052</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>578115</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>40701</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
@@ -4751,148 +4750,148 @@
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>595664</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>39416</x:v>
+        <x:v>39003</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>11040</x:v>
+        <x:v>24356</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>592121</x:v>
+        <x:v>591932</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>39003</x:v>
+        <x:v>39416</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>24356</x:v>
+        <x:v>11040</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="P52" s="14" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="Q52" s="16" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>591932</x:v>
+        <x:v>592121</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>39416</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
@@ -4953,54 +4952,54 @@
         <x:v>79</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>22024</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>591962</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>37581</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
@@ -5064,54 +5063,54 @@
         <x:v>79</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>23554</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>591873</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>35496</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
@@ -5121,57 +5120,57 @@
       <x:c r="G57" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>11534</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>509945</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>40042</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
@@ -5235,54 +5234,54 @@
       <x:c r="G59" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>22024</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>591963</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
@@ -5642,51 +5641,51 @@
         <x:v>79</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>592064</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
@@ -5696,51 +5695,51 @@
       <x:c r="G67" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>591852</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
@@ -5753,51 +5752,51 @@
         <x:v>79</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>11406</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>591862</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
@@ -5807,780 +5806,780 @@
       <x:c r="G69" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>592167</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
-        <x:v>39003</x:v>
+        <x:v>38684</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
-        <x:v>24356</x:v>
+        <x:v>11414</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>591933</x:v>
+        <x:v>591880</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
-        <x:v>40113</x:v>
+        <x:v>39003</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>24356</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>592382</x:v>
+        <x:v>591933</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
-        <x:v>38994</x:v>
+        <x:v>40113</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>591969</x:v>
+        <x:v>592382</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
-        <x:v>38687</x:v>
+        <x:v>38994</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
-        <x:v>24354</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>591877</x:v>
+        <x:v>591969</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
-        <x:v>38684</x:v>
+        <x:v>38179</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
-        <x:v>11414</x:v>
+        <x:v>11534</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>591880</x:v>
+        <x:v>597244</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
-        <x:v>38179</x:v>
+        <x:v>38687</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
-        <x:v>11534</x:v>
+        <x:v>24354</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>597244</x:v>
+        <x:v>591877</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
-        <x:v>38179</x:v>
+        <x:v>41595</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
-        <x:v>11534</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>597243</x:v>
+        <x:v>596775</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
-        <x:v>37907</x:v>
+        <x:v>38682</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>15099</x:v>
+        <x:v>23554</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>593739</x:v>
+        <x:v>591874</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
-        <x:v>41595</x:v>
+        <x:v>39700</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>12061</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="R78" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="R78" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>596775</x:v>
+        <x:v>592222</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
-        <x:v>38682</x:v>
+        <x:v>38179</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
-        <x:v>23554</x:v>
+        <x:v>11534</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>591874</x:v>
+        <x:v>597243</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
-        <x:v>39700</x:v>
+        <x:v>37907</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
-        <x:v>12061</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>592222</x:v>
+        <x:v>593739</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>41593</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="R81" s="0" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>230</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>596774</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>39003</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>24356</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>591931</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>39493</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
@@ -6590,51 +6589,51 @@
       <x:c r="J83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>11036</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>592112</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38703</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
@@ -6647,51 +6646,51 @@
       <x:c r="J84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>591851</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>39416</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
@@ -6701,108 +6700,108 @@
       <x:c r="J85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>11040</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>592126</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>41569</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>11534</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="R86" s="14" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>230</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>596700</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>38981</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
@@ -6812,51 +6811,51 @@
       <x:c r="J87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>24454</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>591982</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>38994</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
@@ -6869,51 +6868,51 @@
       <x:c r="J88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>591968</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>38699</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
@@ -6923,51 +6922,51 @@
       <x:c r="J89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>15454</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>591870</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>39185</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
@@ -6980,99 +6979,99 @@
       <x:c r="J90" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>592066</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>39185</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>592065</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
@@ -7081,51 +7080,51 @@
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s"/>
       <x:c r="K92" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>32070</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>594006</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
@@ -7135,51 +7134,51 @@
       <x:c r="G93" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>12051</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>591999</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
@@ -7192,51 +7191,51 @@
         <x:v>79</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>592169</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
@@ -7246,51 +7245,51 @@
       <x:c r="G95" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>23554</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>591872</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
@@ -7303,51 +7302,51 @@
         <x:v>79</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>592224</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
@@ -7380,85 +7379,85 @@
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>595842</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>38684</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>11414</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>591878</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
@@ -7525,51 +7524,51 @@
         <x:v>79</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>12058</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>595490</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
@@ -7579,51 +7578,51 @@
       <x:c r="G101" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>21543</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>591997</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
@@ -7636,51 +7635,51 @@
         <x:v>79</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>14278</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>592046</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
@@ -7690,108 +7689,108 @@
       <x:c r="G103" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>11036</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>592111</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>39003</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>24356</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>591934</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
@@ -7801,51 +7800,51 @@
       <x:c r="G105" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>15454</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>591871</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
@@ -7912,658 +7911,659 @@
       <x:c r="G107" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>592383</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C108" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C108" s="15" t="s"/>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
-        <x:v>80</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="J108" s="14" t="s"/>
       <x:c r="K108" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
-        <x:v>12008</x:v>
+        <x:v>32070</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>635274</x:v>
+        <x:v>592267</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
-        <x:v>38997</x:v>
+        <x:v>38703</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
-        <x:v>24237</x:v>
+        <x:v>11554</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>591994</x:v>
+        <x:v>591850</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
-        <x:v>38965</x:v>
+        <x:v>38984</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
-        <x:v>12003</x:v>
+        <x:v>22024</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>592001</x:v>
+        <x:v>591961</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
-        <x:v>38691</x:v>
+        <x:v>38964</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
-        <x:v>11406</x:v>
+        <x:v>12008</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>591859</x:v>
+        <x:v>635274</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
-        <x:v>38984</x:v>
+        <x:v>38997</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
-        <x:v>22024</x:v>
+        <x:v>24237</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>591961</x:v>
+        <x:v>591994</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
-        <x:v>38994</x:v>
+        <x:v>38965</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>12003</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>591965</x:v>
+        <x:v>592001</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
-        <x:v>38703</x:v>
+        <x:v>38994</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
-        <x:v>11554</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>591850</x:v>
+        <x:v>591965</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
-        <x:v>37814</x:v>
+        <x:v>38691</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
-        <x:v>32043</x:v>
+        <x:v>11406</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>592005</x:v>
+        <x:v>591859</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
-        <x:v>39416</x:v>
+        <x:v>37814</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
-        <x:v>11040</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>592125</x:v>
+        <x:v>592005</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>260</x:v>
-[...1 lines deleted...]
-      <x:c r="C117" s="3" t="s"/>
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C117" s="3" t="n">
+        <x:v>39416</x:v>
+      </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="J117" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>32070</x:v>
+        <x:v>11040</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>592267</x:v>
+        <x:v>592125</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>39433</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>592093</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
@@ -8573,51 +8573,51 @@
       <x:c r="G119" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>12051</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>592000</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
@@ -8630,51 +8630,51 @@
         <x:v>79</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>12036</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>591935</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
@@ -8684,54 +8684,54 @@
       <x:c r="G121" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>12051</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>591998</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>38996</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
@@ -8741,54 +8741,54 @@
         <x:v>79</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>11486</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>595478</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>38996</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
@@ -8852,330 +8852,330 @@
         <x:v>79</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>11040</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>592127</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>40720</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>595491</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
-        <x:v>39517</x:v>
+        <x:v>38994</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
-        <x:v>12046</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>592171</x:v>
+        <x:v>591964</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
-        <x:v>40113</x:v>
+        <x:v>39517</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>592385</x:v>
+        <x:v>592171</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
-        <x:v>38994</x:v>
+        <x:v>40113</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>591964</x:v>
+        <x:v>592385</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>38967</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>14278</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>592045</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>39493</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
@@ -9185,108 +9185,108 @@
         <x:v>79</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>11036</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>592110</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>39185</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>592067</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>39700</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
@@ -9296,54 +9296,54 @@
         <x:v>79</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>592223</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>39013</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
@@ -9406,51 +9406,51 @@
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>600234</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
@@ -9463,184 +9463,186 @@
       <x:c r="G135" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>24237</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>632945</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
-        <x:v>38908</x:v>
+        <x:v>37814</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
-      <x:c r="E136" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>280</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
-        <x:v>22213</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>608031</x:v>
+        <x:v>599890</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
-        <x:v>37814</x:v>
+        <x:v>38908</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
+      <x:c r="E137" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="H137" s="0" t="s">
+        <x:v>283</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
-        <x:v>32043</x:v>
+        <x:v>22213</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>599890</x:v>
+        <x:v>608031</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>40530</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I138" s="16" t="s">
         <x:v>71</x:v>
@@ -9753,114 +9755,114 @@
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>22213</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>627868</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>38908</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>22213</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>598030</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>38179</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
@@ -9869,117 +9871,117 @@
       <x:c r="G142" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>11534</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>632942</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>38908</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>22213</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>549370</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>38997</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
@@ -9988,114 +9990,114 @@
       <x:c r="G144" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>24237</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>632944</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>38908</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>22213</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>598029</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>37814</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
@@ -10104,51 +10106,51 @@
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>553083</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
@@ -10935,79 +10937,79 @@
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>639485</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>40366</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>592557</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
@@ -11261,323 +11263,323 @@
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>592124</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
-        <x:v>40113</x:v>
+        <x:v>40510</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
+      <x:c r="E167" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H167" s="0" t="s">
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>22048</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>592384</x:v>
+        <x:v>605725</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
-        <x:v>41634</x:v>
+        <x:v>35367</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
-      <x:c r="E168" s="14" t="s"/>
+      <x:c r="E168" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>52</x:v>
-[...1 lines deleted...]
-      <x:c r="H168" s="14" t="s"/>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="H168" s="14" t="s">
+        <x:v>201</x:v>
+      </x:c>
       <x:c r="I168" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>12010</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>596694</x:v>
+        <x:v>602523</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
-        <x:v>40510</x:v>
+        <x:v>41634</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
-      <x:c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>69</x:v>
-[...2 lines deleted...]
-        <x:v>70</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
-        <x:v>22048</x:v>
+        <x:v>12010</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>605725</x:v>
+        <x:v>596694</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
-        <x:v>35367</x:v>
+        <x:v>40113</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
-      <x:c r="E170" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>200</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
-        <x:v>12010</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>602523</x:v>
+        <x:v>592384</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>35466</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>602546</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
@@ -11708,51 +11710,51 @@
       <x:c r="H174" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I174" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>602545</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
@@ -12019,86 +12021,86 @@
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>606936</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>38908</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>22213</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>557088</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
@@ -12183,443 +12185,443 @@
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>592048</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
-        <x:v>38211</x:v>
+        <x:v>39700</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
-      <x:c r="E183" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G183" s="0" t="s">
-        <x:v>69</x:v>
-[...2 lines deleted...]
-        <x:v>70</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
-        <x:v>15099</x:v>
+        <x:v>12061</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>381</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>605717</x:v>
+        <x:v>592218</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>38211</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
-      <x:c r="E184" s="14" t="s"/>
+      <x:c r="E184" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>119</x:v>
-[...1 lines deleted...]
-      <x:c r="H184" s="14" t="s"/>
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H184" s="14" t="s">
+        <x:v>70</x:v>
+      </x:c>
       <x:c r="I184" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>597135</x:v>
+        <x:v>605717</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
-        <x:v>35637</x:v>
+        <x:v>38211</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>616028</x:v>
+        <x:v>597135</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
-        <x:v>38211</x:v>
+        <x:v>35637</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
-      <x:c r="E186" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>69</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>381</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>555743</x:v>
+        <x:v>616028</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
-        <x:v>39700</x:v>
+        <x:v>38211</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
+      <x:c r="E187" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G187" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H187" s="0" t="s">
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
-        <x:v>12061</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>592218</x:v>
+        <x:v>555743</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
-        <x:v>37929</x:v>
+        <x:v>38997</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
-        <x:v>11031</x:v>
+        <x:v>24237</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
-        <x:v>385</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>597136</x:v>
+        <x:v>591993</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
-        <x:v>38997</x:v>
+        <x:v>37929</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>381</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
-        <x:v>24237</x:v>
+        <x:v>11031</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>381</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>591993</x:v>
+        <x:v>597136</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>39450</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -12868,148 +12870,148 @@
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>592388</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
-        <x:v>38994</x:v>
+        <x:v>39416</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>11040</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>632370</x:v>
+        <x:v>632373</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
-        <x:v>39416</x:v>
+        <x:v>38994</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
-        <x:v>11040</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>632373</x:v>
+        <x:v>632370</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>41567</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
@@ -13471,51 +13473,51 @@
       <x:c r="G205" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>596733</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
@@ -13528,51 +13530,51 @@
         <x:v>79</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>596735</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
@@ -13663,206 +13665,208 @@
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>605716</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
-        <x:v>40113</x:v>
+        <x:v>35463</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
+      <x:c r="E209" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G209" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="H209" s="0" t="s">
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>23054</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>592387</x:v>
+        <x:v>603839</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
-        <x:v>35463</x:v>
+        <x:v>40113</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
-      <x:c r="E210" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>200</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
-        <x:v>23054</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="Q210" s="16" t="s">
         <x:v>425</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>415</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>603839</x:v>
+        <x:v>592387</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>410</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>35463</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>554927</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
@@ -13996,54 +14000,54 @@
         <x:v>79</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>592170</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>39303</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
@@ -14082,222 +14086,222 @@
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>501081</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
-        <x:v>39169</x:v>
+        <x:v>42453</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I216" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>543539</x:v>
+        <x:v>605714</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
-        <x:v>35463</x:v>
+        <x:v>39169</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
-        <x:v>23054</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
-        <x:v>415</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>509934</x:v>
+        <x:v>543539</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>426</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
-        <x:v>42453</x:v>
+        <x:v>35463</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
-        <x:v>15099</x:v>
+        <x:v>23054</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>605714</x:v>
+        <x:v>509934</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>39540</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -14321,209 +14325,209 @@
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>631163</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
-        <x:v>34943</x:v>
+        <x:v>41439</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>31458</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>509558</x:v>
+        <x:v>634683</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>41439</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>31458</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>634683</x:v>
+        <x:v>611015</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
-        <x:v>41439</x:v>
+        <x:v>34943</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
-        <x:v>409</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>31458</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>611015</x:v>
+        <x:v>509558</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>38544</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
         <x:v>401</x:v>
       </x:c>