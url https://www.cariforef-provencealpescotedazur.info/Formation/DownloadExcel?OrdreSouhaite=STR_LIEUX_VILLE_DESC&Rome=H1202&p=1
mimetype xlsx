--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -221,102 +221,102 @@
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Les Eucalyptus</x:t>
   </x:si>
   <x:si>
     <x:t>06206</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie électrique et informatique industrielle parcours électronique et systèmes embarqués</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
+    <x:t>BUT spécialité génie électrique et informatique industrielle parcours électronique et systèmes embarqués (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formasup Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTS conception des produits industriels (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA Régional CFAI Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFAI PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée des Eucalyptus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06200</x:t>
+  </x:si>
+  <x:si>
     <x:t>BUT spécialité génie électrique et informatique industrielle parcours électricité et maîtrise de l'énergie (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>OPCO</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse - Antenne Montfavet</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>Académie Vaucluse Provence Industries - Antenne Avignon</x:t>
   </x:si>
@@ -1407,532 +1407,532 @@
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
         <x:v>596771</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
-        <x:v>35407</x:v>
+        <x:v>35409</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I8" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>554857</x:v>
+        <x:v>554859</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>35407</x:v>
+        <x:v>37374</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="E9" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>31606</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>603399</x:v>
+        <x:v>605686</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
-        <x:v>35409</x:v>
+        <x:v>35407</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>603401</x:v>
+        <x:v>554857</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>35409</x:v>
+        <x:v>35407</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>603402</x:v>
+        <x:v>603400</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
-        <x:v>37374</x:v>
+        <x:v>35407</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
-        <x:v>31606</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>550239</x:v>
+        <x:v>603399</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>35407</x:v>
+        <x:v>35409</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>603400</x:v>
+        <x:v>603401</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>554859</x:v>
+        <x:v>603402</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>37374</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H15" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I15" s="4" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>31606</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>605686</x:v>
+        <x:v>550239</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>37374</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
@@ -1949,51 +1949,51 @@
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>558857</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>37374</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>27</x:v>
@@ -2009,51 +2009,51 @@
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>602801</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>37374</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
@@ -2070,51 +2070,51 @@
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>602802</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>27</x:v>
@@ -2130,164 +2130,164 @@
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>603818</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>554934</x:v>
+        <x:v>509938</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>509938</x:v>
+        <x:v>554934</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>38980</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -2362,399 +2362,397 @@
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>643585</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
-        <x:v>85</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>37374</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
-      <x:c r="E24" s="14" t="s"/>
+      <x:c r="E24" s="14" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>31606</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>541914</x:v>
+        <x:v>604341</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>37374</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
-      <x:c r="E25" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>31606</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>547694</x:v>
+        <x:v>541914</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>37374</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>31606</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>605687</x:v>
+        <x:v>547694</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>37374</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H27" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I27" s="4" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>31606</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>550240</x:v>
+        <x:v>605687</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
-        <x:v>85</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>37374</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
-      <x:c r="E28" s="14" t="s"/>
+      <x:c r="E28" s="14" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>31606</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>585580</x:v>
+        <x:v>550240</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>37374</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
-      <x:c r="E29" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>31606</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>604341</x:v>
+        <x:v>585580</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>38980</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
@@ -3053,499 +3051,501 @@
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>609550</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>35409</x:v>
+        <x:v>35407</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>602540</x:v>
+        <x:v>602534</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>41579</x:v>
+        <x:v>35409</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
+      <x:c r="E37" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H37" s="0" t="s">
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>596750</x:v>
+        <x:v>510674</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>41578</x:v>
+        <x:v>41579</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>596770</x:v>
+        <x:v>596750</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>35407</x:v>
+        <x:v>41578</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
-      <x:c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>52</x:v>
-[...2 lines deleted...]
-        <x:v>53</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>602534</x:v>
+        <x:v>596770</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>35409</x:v>
+        <x:v>38980</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
-      <x:c r="E40" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>52</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>31654</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>510674</x:v>
+        <x:v>592031</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>38980</x:v>
+        <x:v>35407</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
+      <x:c r="E41" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H41" s="0" t="s">
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>31654</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>592031</x:v>
+        <x:v>510673</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>35407</x:v>
+        <x:v>35409</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>510673</x:v>
+        <x:v>602540</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>40033</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H43" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I43" s="4" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="Q43" s="4" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>605719</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>37374</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
@@ -3638,51 +3638,51 @@
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>611487</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>37374</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>