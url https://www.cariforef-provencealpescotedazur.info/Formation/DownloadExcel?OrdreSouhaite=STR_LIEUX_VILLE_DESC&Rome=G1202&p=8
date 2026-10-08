--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -1280,59 +1280,59 @@
   <x:si>
     <x:t>11/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BRIANCON</x:t>
   </x:si>
   <x:si>
     <x:t>05/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale La Montagnette</x:t>
   </x:si>
   <x:si>
     <x:t>13570</x:t>
   </x:si>
   <x:si>
     <x:t>BARBENTANE</x:t>
   </x:si>
   <x:si>
+    <x:t>08/30/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/30/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Lycée polyvalent René Char</x:t>
   </x:si>
   <x:si>
     <x:t>84033</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>master mention théâtre</x:t>
   </x:si>
   <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
     <x:t>Art spectacle</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON UNIVERSITE</x:t>
@@ -1457,114 +1457,114 @@
   <x:si>
     <x:t>Horizon Grasse</x:t>
   </x:si>
   <x:si>
     <x:t>03/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Émile Zola</x:t>
   </x:si>
   <x:si>
     <x:t>13181</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée E Zola</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 5</x:t>
   </x:si>
   <x:si>
     <x:t>master mention création littéraire</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
   <x:si>
+    <x:t>Diderot Education</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Prépa-Sports</x:t>
   </x:si>
   <x:si>
     <x:t>13857</x:t>
   </x:si>
   <x:si>
-    <x:t>AIX EN PROVENCE</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Diderot Education</x:t>
-[...2 lines deleted...]
-    <x:t>34000</x:t>
+    <x:t>Licence mention musicologie parcours musique et sciences de la musique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention musicologie parcours pôle supérieur musical et musicologique</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Licence mention musicologie parcours musique et sciences de la musique</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention encadrement éducatif parcours conseiller principal d'éducation</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Institut National Supérieur du Professorat et de l'Education</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention lettres parcours lettres et livre</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention lettres parcours lettres et écriture</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention lettres parcours lettres modernes</x:t>
   </x:si>
   <x:si>
+    <x:t>Cours Diderot - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole de diététique et nutrition humaine</x:t>
+  </x:si>
+  <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education - Antenne Aix en Provence</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Ecole de diététique et nutrition humaine</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Célony</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
@@ -4300,129 +4300,129 @@
       <x:c r="H39" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>583570</x:v>
+        <x:v>583569</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G40" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>583569</x:v>
+        <x:v>583570</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>43</x:v>
@@ -4627,149 +4627,149 @@
       <x:c r="S44" s="14" t="n">
         <x:v>643295</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>38662</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>42623</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>643299</x:v>
+        <x:v>626764</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>38662</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>42623</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>626764</x:v>
+        <x:v>643299</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -7160,159 +7160,159 @@
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>583747</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
-        <x:v>39927</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
-        <x:v>44067</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>601425</x:v>
+        <x:v>601424</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
-        <x:v>39926</x:v>
+        <x:v>39927</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
-        <x:v>15436</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>601424</x:v>
+        <x:v>601425</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -9420,57 +9420,57 @@
       <x:c r="K126" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>622168</x:v>
+        <x:v>545446</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
@@ -9480,57 +9480,57 @@
       <x:c r="K127" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>501259</x:v>
+        <x:v>622168</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
         <x:v>401</x:v>
@@ -9541,51 +9541,51 @@
       <x:c r="K128" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>545446</x:v>
+        <x:v>501259</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -9604,51 +9604,51 @@
       <x:c r="L129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>622170</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
@@ -9721,51 +9721,51 @@
       <x:c r="L131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>545444</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>405</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
         <x:v>122</x:v>
@@ -9782,51 +9782,51 @@
       <x:c r="L132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>545445</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>405</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
@@ -9842,51 +9842,51 @@
       <x:c r="L133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>622171</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
@@ -11272,159 +11272,160 @@
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>602030</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
-        <x:v>39927</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
+      <x:c r="E159" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
-        <x:v>44067</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>592249</x:v>
+        <x:v>602028</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
-        <x:v>68</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
-        <x:v>39926</x:v>
+        <x:v>39927</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
-      <x:c r="E160" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
-        <x:v>15436</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>602028</x:v>
+        <x:v>592249</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>455</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -11664,329 +11665,329 @@
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>592542</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
-        <x:v>39926</x:v>
+        <x:v>38351</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
-        <x:v>15436</x:v>
+        <x:v>12510</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>617880</x:v>
+        <x:v>614645</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
-        <x:v>38351</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="I167" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="I167" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J167" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
-        <x:v>12510</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="Q167" s="4" t="s">
         <x:v>466</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>614645</x:v>
+        <x:v>617880</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
-        <x:v>68</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
-        <x:v>39927</x:v>
+        <x:v>40462</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
-      <x:c r="E168" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>212</x:v>
-[...1 lines deleted...]
-      <x:c r="H168" s="14" t="s"/>
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="H168" s="14" t="s">
+        <x:v>252</x:v>
+      </x:c>
       <x:c r="I168" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
-        <x:v>44067</x:v>
+        <x:v>14216</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>605572</x:v>
+        <x:v>641567</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>468</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>469</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>40462</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>14216</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>641567</x:v>
+        <x:v>640080</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>471</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
-        <x:v>40462</x:v>
+        <x:v>39927</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
-      <x:c r="E170" s="14" t="s"/>
+      <x:c r="E170" s="14" t="s">
+        <x:v>70</x:v>
+      </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>251</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
-        <x:v>14216</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>640080</x:v>
+        <x:v>605572</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>38154</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
@@ -12182,97 +12183,97 @@
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>632465</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
-        <x:v>41551</x:v>
+        <x:v>38351</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>445</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
-        <x:v>44035</x:v>
+        <x:v>12510</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>620498</x:v>
+        <x:v>597133</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I176" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
@@ -12292,433 +12293,433 @@
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>639490</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
-        <x:v>39927</x:v>
+        <x:v>41551</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
-      <x:c r="E177" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G177" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
-        <x:v>44067</x:v>
+        <x:v>44035</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>589730</x:v>
+        <x:v>620498</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>479</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
-        <x:v>38351</x:v>
+        <x:v>39927</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>466</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
-        <x:v>467</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
-        <x:v>12510</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>480</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>553023</x:v>
+        <x:v>589730</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
+      <x:c r="E179" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>597133</x:v>
+        <x:v>553023</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>462</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>607897</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>617876</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>466</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
-        <x:v>467</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>466</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>467</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>572355</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
-        <x:v>467</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>605567</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
@@ -12732,108 +12733,108 @@
       <x:c r="H184" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>462</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>607905</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>594090</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
@@ -13017,162 +13018,162 @@
       <x:c r="K189" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>626718</x:v>
+        <x:v>628585</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>628585</x:v>
+        <x:v>625514</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>487</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>40695</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>15050</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>625514</x:v>
+        <x:v>626718</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 