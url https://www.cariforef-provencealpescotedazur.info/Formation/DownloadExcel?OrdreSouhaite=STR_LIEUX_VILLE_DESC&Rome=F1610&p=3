--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -329,132 +329,132 @@
   <x:si>
     <x:t>DualSun Académie</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Installateur de systèmes photovoltaïques </x:t>
   </x:si>
   <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFPA - CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation mixte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Installation électrique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE PONTET CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/27/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - ACCES A L'EMPLOI</x:t>
   </x:si>
   <x:si>
-    <x:t>13417</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Installer et raccorder des générateurs photovoltaïques</x:t>
   </x:si>
   <x:si>
     <x:t>Energea Formation</x:t>
   </x:si>
   <x:si>
     <x:t>LE MUY</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Fondamentaux du photovoltaïque</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>GAP</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel couvreur-zingueur (Apprentissage) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filière entreprise - CFA - Antenne Gap - Ecole de la Deuxième Chance des Hautes Alpes</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ouvrier professionnel en restauration du patrimoine</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
@@ -2029,156 +2029,156 @@
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>599854</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>35889</x:v>
+        <x:v>41834</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>22437</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>548882</x:v>
+        <x:v>628074</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>41834</x:v>
+        <x:v>35889</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>22437</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>628074</x:v>
+        <x:v>548882</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
@@ -2195,188 +2195,188 @@
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>632268</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>24146</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>607185</x:v>
+        <x:v>607170</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>24146</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>607177</x:v>
+        <x:v>607185</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>24146</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>607170</x:v>
+        <x:v>607177</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
@@ -2387,158 +2387,158 @@
       <x:c r="K26" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>622326</x:v>
+        <x:v>623363</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>641516</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>623363</x:v>
+        <x:v>622326</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>88</x:v>
@@ -2546,158 +2546,158 @@
       <x:c r="K29" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>641436</x:v>
+        <x:v>622338</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>623350</x:v>
+        <x:v>641436</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>622338</x:v>
+        <x:v>623350</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>24</x:v>
@@ -3023,343 +3023,340 @@
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>619438</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B39" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C39" s="3" t="s"/>
+      <x:c r="D39" s="3" t="s"/>
+      <x:c r="G39" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="I39" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="K39" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="L39" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="M39" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="N39" s="3" t="n">
+        <x:v>24146</x:v>
+      </x:c>
+      <x:c r="O39" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="P39" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="Q39" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="R39" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="B39" s="0" t="s">
-[...44 lines deleted...]
-      </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>587267</x:v>
+        <x:v>607168</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>32</x:v>
-[...1 lines deleted...]
-      <x:c r="C40" s="15" t="s"/>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C40" s="15" t="n">
+        <x:v>36101</x:v>
+      </x:c>
       <x:c r="D40" s="15" t="s"/>
-      <x:c r="E40" s="14" t="s"/>
+      <x:c r="E40" s="14" t="s">
+        <x:v>66</x:v>
+      </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>23</x:v>
-[...1 lines deleted...]
-      <x:c r="H40" s="14" t="s"/>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H40" s="14" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="I40" s="16" t="s">
-        <x:v>24</x:v>
-[...1 lines deleted...]
-      <x:c r="J40" s="14" t="s"/>
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="J40" s="14" t="s">
+        <x:v>76</x:v>
+      </x:c>
       <x:c r="K40" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>24146</x:v>
+        <x:v>22437</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>607168</x:v>
+        <x:v>587267</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>24146</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>607175</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>36101</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>22437</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>620149</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>24146</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>607183</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>37516</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="G44" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>12526</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
@@ -3689,139 +3686,139 @@
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>607172</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>24146</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>607187</x:v>
+        <x:v>607179</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>24146</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>607179</x:v>
+        <x:v>607187</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 