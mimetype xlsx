--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -392,83 +392,83 @@
   <x:si>
     <x:t>Share-Wood Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>Menuiserie bois</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Préparation au BC2 du CAP menuisier fabricant</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>04/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Préparation au CAP menuisier fabricant</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Préparation au CAP métallier</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Préparation au CAP menuisier fabricant</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/28/2027 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BP menuisier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Fédération des Compagnons du Tour de France Région Sud - Fédération Régionale Compagnonnique des Métiers du Bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>Menuiserie</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
@@ -530,62 +530,62 @@
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée René Caillé</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro menuiserie aluminium-verre</x:t>
   </x:si>
   <x:si>
     <x:t>LP R Caillié</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Denis Diderot</x:t>
   </x:si>
   <x:si>
     <x:t>13388</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
+    <x:t>BP menuisier aluminium-verre (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Fondation Don Bosco Marseille - Lycée Professionnel Privé et Lycée Technologique Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
-    <x:t>BP menuisier aluminium-verre (Apprentissage)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>LPO Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP L Martin Bret</x:t>
   </x:si>
   <x:si>
     <x:t>04101</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée des Métiers Louis Martin Bret</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
@@ -671,123 +671,123 @@
   <x:si>
     <x:t>Cma Formation Gap</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>LP Galliéni Fréjus</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>LP Alpes et Durance</x:t>
   </x:si>
   <x:si>
     <x:t>05200</x:t>
   </x:si>
   <x:si>
     <x:t>EMBRUN</x:t>
   </x:si>
   <x:si>
+    <x:t>Embrun</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Polyvalent Alpes et Durance</x:t>
   </x:si>
   <x:si>
-    <x:t>Embrun</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>LP A Hutinel</x:t>
   </x:si>
   <x:si>
     <x:t>06150</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
     <x:t>EREA de Haute Provence</x:t>
   </x:si>
   <x:si>
     <x:t>04200</x:t>
   </x:si>
   <x:si>
     <x:t>EREA Castel Bevons</x:t>
   </x:si>
   <x:si>
     <x:t>BEVONS</x:t>
   </x:si>
   <x:si>
     <x:t>Menuisier</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure d'Ebénisterie de Haute Provence</x:t>
   </x:si>
   <x:si>
     <x:t>ESEHP</x:t>
   </x:si>
   <x:si>
     <x:t>04400</x:t>
   </x:si>
   <x:si>
     <x:t>BARCELONNETTE</x:t>
   </x:si>
   <x:si>
+    <x:t>Btp Cfa Provence Alpes Côte d'Azur - Avignon Florentin Mouret</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Réhabilitation de portes et fenêtres anciennes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole d'Avignon - Centre de Formation à la Réhabilitation du Patrimoine Architectural</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFRPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Les finitions des menuiseries intérieures et extérieures, polychromie</x:t>
   </x:si>
   <x:si>
-    <x:t>Ecole d'Avignon - Centre de Formation à la Réhabilitation du Patrimoine Architectural</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>10/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP Ch Privat</x:t>
   </x:si>
   <x:si>
     <x:t>13632</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Btp Cfa Provence Alpes Côte d'Azur - Antibes Max Fiorini</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Vauvenargues</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
@@ -2581,255 +2581,255 @@
       <x:c r="K23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>22416</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>642618</x:v>
+        <x:v>642617</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>22478</x:v>
+        <x:v>22416</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>632236</x:v>
+        <x:v>623139</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="U24" s="16" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>22416</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>623149</x:v>
+        <x:v>642618</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>22416</x:v>
+        <x:v>22478</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>642617</x:v>
+        <x:v>632236</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="U26" s="16" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>22416</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>623139</x:v>
+        <x:v>623149</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>100</x:v>
@@ -3656,210 +3656,210 @@
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>593080</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
-        <x:v>35974</x:v>
+        <x:v>41831</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>22404</x:v>
+        <x:v>22478</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>548375</x:v>
+        <x:v>604064</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
-        <x:v>41836</x:v>
+        <x:v>35974</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>604062</x:v>
+        <x:v>548375</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>41831</x:v>
+        <x:v>41836</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>22478</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>604064</x:v>
+        <x:v>604062</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>41836</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>139</x:v>
@@ -4002,335 +4002,333 @@
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>594276</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
-        <x:v>41831</x:v>
+        <x:v>38728</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>22478</x:v>
+        <x:v>22435</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>609689</x:v>
+        <x:v>556829</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
-        <x:v>38728</x:v>
+        <x:v>37897</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>22435</x:v>
+        <x:v>22478</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>556829</x:v>
+        <x:v>556832</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>37897</x:v>
+        <x:v>41831</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
-      <x:c r="E51" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>93</x:v>
-[...2 lines deleted...]
-        <x:v>94</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>22478</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>556832</x:v>
+        <x:v>596303</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>41831</x:v>
+        <x:v>38728</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
-      <x:c r="E52" s="14" t="s"/>
+      <x:c r="E52" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>157</x:v>
-[...1 lines deleted...]
-      <x:c r="H52" s="14" t="s"/>
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="H52" s="14" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="I52" s="16" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="J52" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="K52" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="L52" s="14" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="M52" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N52" s="15" t="n">
+        <x:v>22435</x:v>
+      </x:c>
+      <x:c r="O52" s="14" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="P52" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="J52" s="14" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>596303</x:v>
+        <x:v>609488</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
-        <x:v>38728</x:v>
+        <x:v>41831</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
-        <x:v>22435</x:v>
+        <x:v>22478</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>609488</x:v>
+        <x:v>609689</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>42210</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
@@ -4979,51 +4977,51 @@
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>604003</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38728</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -5443,275 +5441,275 @@
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>604002</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
-        <x:v>38728</x:v>
+        <x:v>41836</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
-        <x:v>22435</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>641973</x:v>
+        <x:v>641992</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>38728</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>22435</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>603953</x:v>
+        <x:v>641973</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
-        <x:v>41836</x:v>
+        <x:v>38728</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
-        <x:v>22404</x:v>
+        <x:v>22435</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>603990</x:v>
+        <x:v>603953</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>41836</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>641992</x:v>
+        <x:v>603990</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>41867</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -5961,160 +5959,159 @@
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>594275</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
-        <x:v>37917</x:v>
+        <x:v>41867</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
-      <x:c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="Q83" s="4" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="R83" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="Q83" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>547549</x:v>
+        <x:v>643019</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
-        <x:v>41867</x:v>
+        <x:v>37917</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
-      <x:c r="E84" s="14" t="s"/>
+      <x:c r="E84" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>643019</x:v>
+        <x:v>547549</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>41867</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -6172,51 +6169,51 @@
       <x:c r="J86" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>643018</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>41831</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
@@ -6468,733 +6465,733 @@
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>626760</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>214</x:v>
-[...1 lines deleted...]
-      <x:c r="C92" s="15" t="s"/>
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C92" s="15" t="n">
+        <x:v>41831</x:v>
+      </x:c>
       <x:c r="D92" s="15" t="s"/>
-      <x:c r="E92" s="14" t="s"/>
+      <x:c r="E92" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="H92" s="14" t="s"/>
+      <x:c r="I92" s="16" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="J92" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="K92" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="L92" s="14" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="M92" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N92" s="15" t="n">
+        <x:v>22478</x:v>
+      </x:c>
+      <x:c r="O92" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="P92" s="14" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="Q92" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="H92" s="14" t="s">
+      <x:c r="R92" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="I92" s="16" t="s">
-[...26 lines deleted...]
-      </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>614868</x:v>
+        <x:v>641947</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
-        <x:v>41836</x:v>
+        <x:v>41831</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
-        <x:v>22404</x:v>
+        <x:v>22478</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>603370</x:v>
+        <x:v>641946</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>138</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
-      <x:c r="E94" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>139</x:v>
-[...1 lines deleted...]
-      <x:c r="H94" s="14" t="s"/>
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="H94" s="14" t="s">
+        <x:v>219</x:v>
+      </x:c>
       <x:c r="I94" s="16" t="s">
-        <x:v>140</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="J94" s="14" t="s"/>
       <x:c r="K94" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
-        <x:v>22404</x:v>
+        <x:v>22435</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="Q94" s="16" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="R94" s="14" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="S94" s="14" t="n">
+        <x:v>614896</x:v>
+      </x:c>
+      <x:c r="T94" s="16" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="U94" s="16" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
-        <x:v>37897</x:v>
+        <x:v>35974</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
-        <x:v>22478</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>548279</x:v>
+        <x:v>548277</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
-        <x:v>41836</x:v>
+        <x:v>41831</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
-        <x:v>22404</x:v>
+        <x:v>22478</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>641945</x:v>
+        <x:v>603376</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>138</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="s"/>
-      <x:c r="E97" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="H97" s="0" t="s">
+        <x:v>219</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>140</x:v>
-[...2 lines deleted...]
-        <x:v>39</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
-        <x:v>22404</x:v>
+        <x:v>22435</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>603364</x:v>
+        <x:v>614868</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
-        <x:v>41831</x:v>
+        <x:v>41836</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
-        <x:v>22478</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>603382</x:v>
+        <x:v>641945</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
-        <x:v>35974</x:v>
+        <x:v>41836</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>548277</x:v>
+        <x:v>603364</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
-        <x:v>41831</x:v>
+        <x:v>37897</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>22478</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>603376</x:v>
+        <x:v>548279</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
-        <x:v>41831</x:v>
+        <x:v>41836</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
-        <x:v>22478</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>641947</x:v>
+        <x:v>603370</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
-        <x:v>41831</x:v>
+        <x:v>41836</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
-        <x:v>22478</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>641946</x:v>
+        <x:v>641944</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>222</x:v>
-[...1 lines deleted...]
-      <x:c r="C103" s="3" t="s"/>
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C103" s="3" t="n">
+        <x:v>41831</x:v>
+      </x:c>
       <x:c r="D103" s="3" t="s"/>
+      <x:c r="E103" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G103" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="I103" s="4" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="J103" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="K103" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="L103" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="M103" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N103" s="3" t="n">
+        <x:v>22478</x:v>
+      </x:c>
+      <x:c r="O103" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="P103" s="0" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="Q103" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="H103" s="0" t="s">
+      <x:c r="R103" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="I103" s="4" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>614896</x:v>
+        <x:v>603382</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>41831</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -7258,57 +7255,57 @@
       <x:c r="K105" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>22478</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>603234</x:v>
+        <x:v>641870</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>41831</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
@@ -7317,114 +7314,114 @@
       <x:c r="K106" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>22478</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>641870</x:v>
+        <x:v>603234</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
-        <x:v>41831</x:v>
+        <x:v>37897</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>22478</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>641871</x:v>
+        <x:v>548209</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>41831</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
@@ -7433,114 +7430,114 @@
       <x:c r="K108" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>22478</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>603232</x:v>
+        <x:v>641871</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
-        <x:v>37897</x:v>
+        <x:v>41831</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>22478</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>548209</x:v>
+        <x:v>603232</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>41867</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -7660,346 +7657,346 @@
       <x:c r="K112" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>603163</x:v>
+        <x:v>641836</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>41836</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>641836</x:v>
+        <x:v>603163</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
-        <x:v>37897</x:v>
+        <x:v>41842</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
-        <x:v>22478</x:v>
+        <x:v>22435</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>548422</x:v>
+        <x:v>641817</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
-        <x:v>38728</x:v>
+        <x:v>41836</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
-        <x:v>22435</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>641819</x:v>
+        <x:v>641837</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
-        <x:v>41842</x:v>
+        <x:v>37897</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
-        <x:v>22435</x:v>
+        <x:v>22478</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>628129</x:v>
+        <x:v>548422</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
-        <x:v>37238</x:v>
+        <x:v>38728</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>22435</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>548401</x:v>
+        <x:v>641819</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>41842</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
@@ -8008,122 +8005,122 @@
       <x:c r="K118" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>22435</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>641817</x:v>
+        <x:v>628129</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
-        <x:v>41836</x:v>
+        <x:v>37238</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
-        <x:v>22404</x:v>
+        <x:v>22435</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>641837</x:v>
+        <x:v>548401</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>38728</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -8311,51 +8308,51 @@
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>603157</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>38728</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>41</x:v>
       </x:c>