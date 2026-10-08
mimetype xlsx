--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -443,111 +443,111 @@
   <x:si>
     <x:t>Préparation au BC2 du CAP menuisier fabricant</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Préparation au CAP menuisier fabricant</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>02/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/15/2027 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Association Ouvrière des Compagnons du Devoir du Tour de France</x:t>
   </x:si>
   <x:si>
     <x:t>AOCDTF</x:t>
   </x:si>
   <x:si>
     <x:t>75004</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Association Ouvrière des Compagnons du Devoir du Tour de France - Antenne Marseille - CFA Régional des Compagnons du Devoir Paca</x:t>
   </x:si>
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Btp Cfa Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>Btp Cfa Provence Alpes Côte d'Azur - Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13011</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
+    <x:t>CAP menuisier installateur (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP R Caillié</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>CAP menuisier installateur (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée René Caillé</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro menuiserie aluminium-verre</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Denis Diderot</x:t>
   </x:si>
   <x:si>
     <x:t>13388</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
@@ -2927,204 +2927,204 @@
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>623149</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>110</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
-      <x:c r="E30" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="J30" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>22435</x:v>
+        <x:v>22416</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>628063</x:v>
+        <x:v>642612</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>22416</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>642612</x:v>
+        <x:v>623139</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>121</x:v>
-[...1 lines deleted...]
-      <x:c r="C32" s="15" t="s"/>
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C32" s="15" t="n">
+        <x:v>41842</x:v>
+      </x:c>
       <x:c r="D32" s="15" t="s"/>
-      <x:c r="E32" s="14" t="s"/>
+      <x:c r="E32" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="J32" s="14" t="s"/>
+      <x:c r="J32" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K32" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>22416</x:v>
+        <x:v>22435</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>623139</x:v>
+        <x:v>628063</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>41831</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
@@ -3325,97 +3325,100 @@
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>604063</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>39806</x:v>
+        <x:v>41836</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
+      <x:c r="E37" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>22434</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>593080</x:v>
+        <x:v>642036</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>41831</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
@@ -3441,159 +3444,157 @@
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>604064</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>41836</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>642036</x:v>
+        <x:v>642037</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>41836</x:v>
+        <x:v>39806</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
-      <x:c r="E40" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>22404</x:v>
+        <x:v>22434</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>642037</x:v>
+        <x:v>593080</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>39806</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
@@ -3617,51 +3618,51 @@
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>556742</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>41836</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -3676,51 +3677,51 @@
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>604062</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>35974</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
@@ -3908,51 +3909,51 @@
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>642039</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>41836</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
@@ -4143,164 +4144,164 @@
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>609488</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>41831</x:v>
+        <x:v>38728</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>22478</x:v>
+        <x:v>22435</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>609689</x:v>
+        <x:v>556829</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>38728</x:v>
+        <x:v>41831</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>22435</x:v>
+        <x:v>22478</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>556829</x:v>
+        <x:v>609689</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>41831</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -4941,51 +4942,51 @@
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>620456</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>41836</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>28</x:v>
@@ -5230,51 +5231,51 @@
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>548332</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>41836</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -5289,51 +5290,51 @@
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>603990</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>35974</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>28</x:v>
@@ -5346,275 +5347,275 @@
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>548329</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
-        <x:v>38728</x:v>
+        <x:v>41836</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
-        <x:v>22435</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>603953</x:v>
+        <x:v>641991</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
-        <x:v>41836</x:v>
+        <x:v>38728</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
-        <x:v>22404</x:v>
+        <x:v>22435</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>641991</x:v>
+        <x:v>641973</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
-        <x:v>38728</x:v>
+        <x:v>41831</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
-        <x:v>22435</x:v>
+        <x:v>22478</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>641973</x:v>
+        <x:v>641993</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
-        <x:v>41831</x:v>
+        <x:v>38728</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
-        <x:v>22478</x:v>
+        <x:v>22435</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>641993</x:v>
+        <x:v>603953</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>41831</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
@@ -5637,51 +5638,51 @@
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>604002</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>41836</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
@@ -6036,208 +6037,208 @@
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>594277</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>41867</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>594275</x:v>
+        <x:v>643018</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>41867</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>643018</x:v>
+        <x:v>643019</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>41867</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>643019</x:v>
+        <x:v>594275</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>41831</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
@@ -6488,51 +6489,51 @@
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>626760</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>41836</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -6876,51 +6877,51 @@
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>641946</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>41836</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>28</x:v>
@@ -6992,51 +6993,51 @@
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>548279</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>41836</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>28</x:v>
@@ -7105,222 +7106,222 @@
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>641947</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>87</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C103" s="3" t="s"/>
       <x:c r="D103" s="3" t="s"/>
-      <x:c r="E103" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="H103" s="0" t="s">
+        <x:v>219</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>139</x:v>
-[...2 lines deleted...]
-        <x:v>41</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
-        <x:v>22478</x:v>
+        <x:v>22435</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>603376</x:v>
+        <x:v>614868</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
-        <x:v>35974</x:v>
+        <x:v>41831</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
-        <x:v>22404</x:v>
+        <x:v>22478</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>548277</x:v>
+        <x:v>603376</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>225</x:v>
-[...1 lines deleted...]
-      <x:c r="C105" s="3" t="s"/>
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C105" s="3" t="n">
+        <x:v>35974</x:v>
+      </x:c>
       <x:c r="D105" s="3" t="s"/>
+      <x:c r="E105" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>218</x:v>
-[...2 lines deleted...]
-        <x:v>219</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="J105" s="0" t="s">
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
-        <x:v>22435</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>614868</x:v>
+        <x:v>548277</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>41836</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -7487,57 +7488,57 @@
       <x:c r="K109" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>22478</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>641870</x:v>
+        <x:v>603232</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>41831</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
@@ -7546,57 +7547,57 @@
       <x:c r="K110" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>22478</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>603232</x:v>
+        <x:v>641870</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>41831</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -7844,51 +7845,51 @@
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>594273</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>41836</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -7903,51 +7904,51 @@
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>603157</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>41836</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>28</x:v>
@@ -7960,51 +7961,51 @@
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>641837</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>41836</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -8076,51 +8077,51 @@
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>603169</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>35974</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -8192,391 +8193,391 @@
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>548401</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
-        <x:v>38728</x:v>
+        <x:v>41831</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
-        <x:v>22435</x:v>
+        <x:v>22478</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>603123</x:v>
+        <x:v>641838</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
-        <x:v>38728</x:v>
+        <x:v>37897</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
-        <x:v>22435</x:v>
+        <x:v>22478</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>641819</x:v>
+        <x:v>548422</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
-        <x:v>41836</x:v>
+        <x:v>38728</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
-        <x:v>22404</x:v>
+        <x:v>22435</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>641836</x:v>
+        <x:v>603123</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
-        <x:v>41831</x:v>
+        <x:v>38728</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
-        <x:v>22478</x:v>
+        <x:v>22435</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>641838</x:v>
+        <x:v>641819</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
-        <x:v>37897</x:v>
+        <x:v>41836</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
-        <x:v>22478</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>548422</x:v>
+        <x:v>641836</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
-        <x:v>41842</x:v>
+        <x:v>38728</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>22435</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>641817</x:v>
+        <x:v>548402</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>41842</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
@@ -8585,114 +8586,114 @@
       <x:c r="K128" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>22435</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>628129</x:v>
+        <x:v>641817</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
-        <x:v>38728</x:v>
+        <x:v>41842</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>22435</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>548402</x:v>
+        <x:v>628129</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>