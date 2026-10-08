--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -770,59 +770,59 @@
   <x:si>
     <x:t>CIA</x:t>
   </x:si>
   <x:si>
     <x:t>13333</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>Irc Sud</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation - Lycée Professionnel Charlotte Grawitz</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
+    <x:t>Institut Supérieur d'Optique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISO</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP Ch Grawitz</x:t>
   </x:si>
   <x:si>
-    <x:t>Institut Supérieur d'Optique</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>LPO M Gasquet</x:t>
   </x:si>
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>Gms Formation</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP C Jullian</x:t>
   </x:si>
   <x:si>
     <x:t>13011</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Lycée des métiers La Calade - Jane Vialle </x:t>
@@ -896,68 +896,68 @@
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>LPO St-Vincent de Paul</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Marseille 6ème</x:t>
   </x:si>
   <x:si>
     <x:t>Ecloson</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>MARSEILLE- 4e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Institut de Formation des Métiers de la Pharmacie</x:t>
   </x:si>
   <x:si>
     <x:t>IFMP</x:t>
   </x:si>
   <x:si>
     <x:t>13248</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE- 4e</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/09/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Optivalys Formations</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>Optivalys Formations - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13004</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
@@ -1058,66 +1058,66 @@
   <x:si>
     <x:t>Formation et Métier - Cfa Régional Formations Adaptées - UFA Argimsa Sessad</x:t>
   </x:si>
   <x:si>
     <x:t>83340</x:t>
   </x:si>
   <x:si>
     <x:t>LE CANNET-DES-MAURES</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation La Valette du Var</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>Isim 83</x:t>
   </x:si>
   <x:si>
+    <x:t>Association Hyères Orientation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASSHOR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Association Hyères Orientation</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/08/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sport 4.0</x:t>
   </x:si>
   <x:si>
     <x:t>84240</x:t>
   </x:si>
   <x:si>
     <x:t>LA TOUR-D'AIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Régional Paul Langevin</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation La Seyne sur Mer</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2028 00:00:00</x:t>
   </x:si>
@@ -6195,163 +6195,161 @@
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>620669</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
-        <x:v>40994</x:v>
+        <x:v>37098</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
-      <x:c r="E74" s="14" t="s"/>
+      <x:c r="E74" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="H74" s="14" t="s"/>
+      <x:c r="H74" s="14" t="s">
+        <x:v>234</x:v>
+      </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
-        <x:v>34056</x:v>
+        <x:v>34502</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>594509</x:v>
+        <x:v>607250</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
-        <x:v>37098</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
-      <x:c r="E75" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>234</x:v>
-[...1 lines deleted...]
-      <x:c r="H75" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
-        <x:v>34502</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>607250</x:v>
+        <x:v>594509</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -7290,203 +7288,202 @@
       <x:c r="S92" s="14" t="n">
         <x:v>622633</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>275</x:v>
-[...2 lines deleted...]
-        <x:v>276</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="Q93" s="4" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="R93" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="Q93" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>639848</x:v>
+        <x:v>600044</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>270</x:v>
-[...1 lines deleted...]
-      <x:c r="H94" s="14" t="s"/>
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="H94" s="14" t="s">
+        <x:v>278</x:v>
+      </x:c>
       <x:c r="I94" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>600044</x:v>
+        <x:v>639848</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="Q95" s="4" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="R95" s="0" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>600638</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -7501,51 +7498,51 @@
       <x:c r="J96" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>600046</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -7558,51 +7555,51 @@
       <x:c r="J97" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>640275</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -7617,51 +7614,51 @@
       <x:c r="J98" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>640276</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -7674,51 +7671,51 @@
       <x:c r="J99" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>602696</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
@@ -7731,51 +7728,51 @@
       <x:c r="J100" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>629933</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
@@ -7842,51 +7839,51 @@
       <x:c r="J102" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>622632</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
@@ -8307,51 +8304,51 @@
       <x:c r="L110" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>642949</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
@@ -8910,278 +8907,278 @@
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>586460</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
-      <x:c r="E121" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="H121" s="0" t="s">
+        <x:v>330</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>641084</x:v>
+        <x:v>625320</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>603803</x:v>
+        <x:v>641084</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
+      <x:c r="E123" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>330</x:v>
-[...2 lines deleted...]
-        <x:v>331</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>625321</x:v>
+        <x:v>603803</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="U123" s="4" t="s">
         <x:v>332</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="H124" s="14" t="s">
         <x:v>330</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>331</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>625320</x:v>
+        <x:v>625321</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="U124" s="16" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -11505,159 +11502,160 @@
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>547840</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
+      <x:c r="E165" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>600401</x:v>
+        <x:v>604610</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
-      <x:c r="E166" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>604610</x:v>
+        <x:v>600401</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>402</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -11723,51 +11721,51 @@
       <x:c r="L168" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>640727</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
@@ -12426,51 +12424,51 @@
       <x:c r="L180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>603586</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
@@ -12905,57 +12903,57 @@
       <x:c r="K188" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>564091</x:v>
+        <x:v>604851</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
@@ -12965,57 +12963,57 @@
       <x:c r="K189" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>604851</x:v>
+        <x:v>564091</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">