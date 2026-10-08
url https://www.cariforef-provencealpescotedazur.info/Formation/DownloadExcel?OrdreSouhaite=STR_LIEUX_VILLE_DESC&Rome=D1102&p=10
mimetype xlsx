--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -791,63 +791,63 @@
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Carpentras</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Escoffier</x:t>
   </x:si>
   <x:si>
     <x:t>06801</x:t>
   </x:si>
   <x:si>
     <x:t>CAGNES SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>13570</x:t>
   </x:si>
   <x:si>
     <x:t>BARBENTANE</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale La Montagnette</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>BM boulanger (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 2</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cma Formation Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84009</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée d'Enseignement Général et Technologique Agricole Aix Valabre</x:t>
   </x:si>
   <x:si>
     <x:t>13120</x:t>
   </x:si>
   <x:si>
     <x:t>AURIOL</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Métropôle Aix Marseille Provence - CFA Métropolitain - Campus des Métiers</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
@@ -7712,104 +7712,104 @@
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>604253</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
-        <x:v>42115</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
-        <x:v>21538</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>604260</x:v>
+        <x:v>548676</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>42115</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
@@ -7833,104 +7833,104 @@
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>604259</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
-        <x:v>38390</x:v>
+        <x:v>42115</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
-        <x:v>34525</x:v>
+        <x:v>21538</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>548676</x:v>
+        <x:v>604260</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -9269,276 +9269,276 @@
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>545416</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
-        <x:v>38762</x:v>
+        <x:v>40920</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I136" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
-        <x:v>21508</x:v>
+        <x:v>21538</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>607575</x:v>
+        <x:v>552698</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
-        <x:v>40920</x:v>
+        <x:v>37491</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>552698</x:v>
+        <x:v>552706</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
-        <x:v>37491</x:v>
+        <x:v>38762</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I138" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
-        <x:v>21538</x:v>
+        <x:v>21508</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>552706</x:v>
+        <x:v>607575</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>40920</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>607524</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>42130</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -9549,57 +9549,57 @@
       <x:c r="H140" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>21539</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>607572</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>41937</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -9609,57 +9609,57 @@
       <x:c r="H141" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>607535</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>42115</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -9670,57 +9670,57 @@
       <x:c r="H142" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>607578</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>42115</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -9730,57 +9730,57 @@
       <x:c r="H143" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>607579</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>37537</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -9791,57 +9791,57 @@
       <x:c r="H144" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>552721</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -9995,71 +9995,71 @@
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>548758</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>40920</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I148" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
@@ -10116,71 +10116,71 @@
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>498377</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>40920</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I150" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>248</x:v>
       </x:c>