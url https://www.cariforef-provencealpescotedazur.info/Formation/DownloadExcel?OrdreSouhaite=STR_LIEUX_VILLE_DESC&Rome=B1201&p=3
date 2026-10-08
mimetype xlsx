--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -242,126 +242,126 @@
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP décoration en céramique blocs de compétences BC01 - BC02</x:t>
   </x:si>
   <x:si>
     <x:t>Décoration céramique</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>04/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Recherche et fabrication d’émaux - Les essentiels</x:t>
   </x:si>
   <x:si>
     <x:t>05/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/31/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>LE REVEST-LES-EAUX</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bases techniques potières</x:t>
   </x:si>
   <x:si>
     <x:t>Roultaterre - Atelier de Poterie Itinérant ou Pas</x:t>
   </x:si>
   <x:si>
     <x:t>13120</x:t>
   </x:si>
   <x:si>
     <x:t>Modelage céramique</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE</x:t>
   </x:si>
   <x:si>
     <x:t>01/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>CAP décoration en céramique (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Départementale d'Etudes et de Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADEF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUBAGNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP tournage en céramique (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre Régional de la Bourse du Travail - CFA Régional de la Bourse du Travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFBT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>CAP décoration en céramique (Apprentissage)</x:t>
-  </x:si>
-[...28 lines deleted...]
-    <x:t>CAP décoration en céramique (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>DN MADE mention matériaux</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Léonard de Vinci</x:t>
   </x:si>
   <x:si>
     <x:t>06633</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>Artisanat art</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES CEDEX</x:t>
   </x:si>
@@ -1168,206 +1168,207 @@
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
         <x:v>637532</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
-        <x:v>36337</x:v>
+        <x:v>36338</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
-        <x:v>45597</x:v>
+        <x:v>45586</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>571079</x:v>
+        <x:v>625577</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>58</x:v>
-[...1 lines deleted...]
-      <x:c r="C7" s="3" t="s"/>
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C7" s="3" t="n">
+        <x:v>36337</x:v>
+      </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
+      <x:c r="J7" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>45597</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>629111</x:v>
+        <x:v>571079</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
-        <x:v>52</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C8" s="15" t="s"/>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="J8" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J8" s="14" t="s"/>
       <x:c r="K8" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
-        <x:v>45586</x:v>
+        <x:v>45597</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>625577</x:v>
+        <x:v>629111</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>36337</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -1484,505 +1485,505 @@
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>618140</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>36338</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
-      <x:c r="E12" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>45586</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>547096</x:v>
+        <x:v>638142</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>36337</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
-      <x:c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>45597</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>547116</x:v>
+        <x:v>638202</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>36337</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
-      <x:c r="E14" s="14" t="s"/>
+      <x:c r="E14" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H14" s="14" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>45597</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>638202</x:v>
+        <x:v>547116</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>36337</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>45597</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>635249</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
-        <x:v>36338</x:v>
+        <x:v>36337</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
-      <x:c r="E16" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
-        <x:v>45586</x:v>
+        <x:v>45597</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>600499</x:v>
+        <x:v>635172</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C17" s="3" t="n">
+        <x:v>36338</x:v>
+      </x:c>
+      <x:c r="D17" s="3" t="s"/>
+      <x:c r="E17" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G17" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C17" s="3" t="n">
-[...3 lines deleted...]
-      <x:c r="G17" s="0" t="s">
+      <x:c r="H17" s="0" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
-        <x:v>45597</x:v>
+        <x:v>45586</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>635172</x:v>
+        <x:v>547096</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>36338</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
-      <x:c r="E18" s="14" t="s"/>
+      <x:c r="E18" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H18" s="14" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>45586</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>638142</x:v>
+        <x:v>600499</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>36337</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>45597</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>600515</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">