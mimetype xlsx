--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -224,59 +224,59 @@
   <x:si>
     <x:t>Cesi Association</x:t>
   </x:si>
   <x:si>
     <x:t>92800</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>BTP conception organisation</x:t>
   </x:si>
   <x:si>
     <x:t>Cesi Association - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
+    <x:t>10/28/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/28/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>manager du développement de projets transversaux et innovants</x:t>
   </x:si>
   <x:si>
     <x:t>B2h13 Aix - My Business School</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>My BS - My Business School Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
@@ -347,83 +347,83 @@
   <x:si>
     <x:t>Ingénieur diplômé de l'école nationale supérieure d'arts et métiers spécialité génie électrique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Régional CFAI Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CFAI PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>13800</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Nationale Supérieure d'Arts et Métiers - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Ingénieur diplômé de l'école nationale supérieure d'arts et métiers spécialité mécanique (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mécanique théorique</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager du développement commercial à l'international spécialisation PPA sport (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences-U Lyon</x:t>
   </x:si>
   <x:si>
     <x:t>69003</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie internationale</x:t>
   </x:si>
   <x:si>
     <x:t>Igpepm - Groupe Eductive - Campus Eductive Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Ingénieur diplômé de l'école nationale supérieure d'arts et métiers spécialité mécanique (Apprentissage)</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>manager développement et performance commerciale</x:t>
   </x:si>
   <x:si>
     <x:t>ESG</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention langues étrangères appliquées parcours PME-Export</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Économie</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
@@ -440,65 +440,65 @@
   <x:si>
     <x:t>Euridis Management</x:t>
   </x:si>
   <x:si>
     <x:t>75009</x:t>
   </x:si>
   <x:si>
     <x:t>Vente informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Euridis Management - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion de projet initiation</x:t>
   </x:si>
   <x:si>
     <x:t>3d Ingénierie Systèmes</x:t>
   </x:si>
   <x:si>
     <x:t>3DIS</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager du développement commercial à l'international spécialisation business development des organisations sportives (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingénieur d'affaires en hautes technologies spécialisation international business manager (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial à l'international spécialisation business development (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Manager du développement commercial à l'international spécialisation business development des organisations sportives (Apprentissage)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Manager du développement commercial à l'international spécialisation marketing et communication dans le sport (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>master mention langues étrangères appliquées</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>master mention droit des affaires</x:t>
   </x:si>
   <x:si>
     <x:t>Droit propriété intellectuelle</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13628</x:t>
@@ -575,59 +575,59 @@
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>BIOT</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université Côte d'Azur spécialité électronique et systèmes embarqués (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Université Nice Côte d'Azur - Polytech Nice Sophia</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
   </x:si>
   <x:si>
     <x:t>Manager d'affaires</x:t>
   </x:si>
   <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager d'affaires (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Iscod</x:t>
   </x:si>
   <x:si>
-    <x:t>06/01/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Définir le cadre et les enjeux d'un projet EAC</x:t>
   </x:si>
   <x:si>
     <x:t>Arsud - L'outil des Arts et du Spectacle</x:t>
   </x:si>
   <x:si>
     <x:t>13320</x:t>
   </x:si>
   <x:si>
     <x:t>BOUC-BEL-AIR</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Elysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
@@ -653,167 +653,167 @@
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>B2h83 La Valette - My Business School - Antenne La Valette</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>My BS - My Business School La Valette</x:t>
   </x:si>
   <x:si>
-    <x:t>09/04/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>master mention management et commerce international</x:t>
   </x:si>
   <x:si>
     <x:t>Encadrement management</x:t>
   </x:si>
   <x:si>
     <x:t>LUYNES</x:t>
   </x:si>
   <x:si>
     <x:t>Karim Madoi - Forma Supply</x:t>
   </x:si>
   <x:si>
     <x:t>06210</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>MANDELIEU-LA-NAPOULE</x:t>
   </x:si>
   <x:si>
     <x:t>03/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager en ingénierie d'affaires spécialisation performance marketing et commerciale (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI 04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence - Antenne Manosque</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANOSQUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager en ingénierie d'affaires et performance commerciale spécialisation performance marketing et commerciale (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Manager en ingénierie d'affaires spécialisation performance marketing et commerciale (Apprentissage)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole des Sciences et Techniques Commerciales</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESTC </x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre d'Etudes Européen Méditérranée</x:t>
   </x:si>
   <x:si>
     <x:t>CEEME</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>Commercialisation vin spiritueux</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
+    <x:t>Conduite de projet en maîtrise d'ouvrage (MOA)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dawan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/14/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">manager du développement commercial </x:t>
   </x:si>
   <x:si>
     <x:t>INSEEC</x:t>
   </x:si>
   <x:si>
-    <x:t>Conduite de projet en maîtrise d'ouvrage (MOA)</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Consultant en management de projets (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecotec - Ecole Internationale Tunon</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>Ecotec - Ecole Internationale Tunon - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2028 00:00:00</x:t>
@@ -1070,83 +1070,83 @@
   <x:si>
     <x:t>Ogec Lycée Marie-France - Cfa Marie-France</x:t>
   </x:si>
   <x:si>
     <x:t>LMF</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur d'affaires en hautes technologies</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/17/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/18/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Programme ingénieur d'affaires (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>33400</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge Business School - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/17/2024 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>09/09/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>83056</x:t>
@@ -1157,81 +1157,81 @@
   <x:si>
     <x:t>VALBONNE</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en énergies renouvelables (MS) (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Afi24</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Nationale Supérieure des Mines de Paris - Antenne Valbonne</x:t>
   </x:si>
   <x:si>
     <x:t>06560</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Expert en digitalisation et exploitation des bâtiments spécialisation expert de la performance énergétique des bâtiments (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sophia Ynov Campus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Performance énergétique bâtiment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert en digitalisation et exploitation des bâtiments spécialisation manager de projet BIM et Smart Building (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Expert en énergies renouvelables (MS) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Nationale Supérieure des Mines de Paris</x:t>
   </x:si>
   <x:si>
     <x:t>ENSMP</x:t>
   </x:si>
   <x:si>
     <x:t>75006</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi plus de 26 ans , Particulier, individuel , Public sans emploi , Tout public</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>Expert en digitalisation et exploitation des bâtiments spécialisation manager de projet BIM et Smart Building (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
@@ -1920,51 +1920,51 @@
       <x:c r="K4" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>22254</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>600216</x:v>
+        <x:v>549324</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>38930</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="E5" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -1977,57 +1977,57 @@
       <x:c r="K5" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>22254</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>549324</x:v>
+        <x:v>600216</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="U5" s="4" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>41354</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -2156,54 +2156,54 @@
       <x:c r="L8" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
         <x:v>549321</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>42041</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="E9" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -2213,54 +2213,54 @@
       <x:c r="L9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
         <x:v>628269</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>36914</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
         <x:v>49</x:v>
@@ -2522,1083 +2522,1087 @@
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>543539</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>37738</x:v>
+        <x:v>39303</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="H15" s="0" t="s">
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
-        <x:v>32005</x:v>
+        <x:v>23554</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>535021</x:v>
+        <x:v>501081</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>551053</x:v>
+        <x:v>535021</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
-        <x:v>39303</x:v>
+        <x:v>37738</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>85</x:v>
-[...2 lines deleted...]
-        <x:v>86</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
-        <x:v>23554</x:v>
+        <x:v>32005</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>550283</x:v>
+        <x:v>551053</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>39169</x:v>
+        <x:v>39303</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>15099</x:v>
+        <x:v>23554</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>550302</x:v>
+        <x:v>550283</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>39965</x:v>
+        <x:v>39169</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
+      <x:c r="E19" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="H19" s="0" t="s">
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>32135</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>592593</x:v>
+        <x:v>550302</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>39263</x:v>
+        <x:v>39965</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>107</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>640823</x:v>
+        <x:v>592593</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>35652</x:v>
+        <x:v>39263</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
-      <x:c r="E21" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="H21" s="0" t="s">
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>34538</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>549064</x:v>
+        <x:v>640823</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>497345</x:v>
+        <x:v>549064</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>119</x:v>
-[...1 lines deleted...]
-      <x:c r="C23" s="3" t="s"/>
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C23" s="3" t="n">
+        <x:v>35652</x:v>
+      </x:c>
       <x:c r="D23" s="3" t="s"/>
+      <x:c r="E23" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>120</x:v>
-[...2 lines deleted...]
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="J23" s="0" t="s">
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>32135</x:v>
+        <x:v>34538</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>533635</x:v>
+        <x:v>497345</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>101</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
-      <x:c r="E24" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
-        <x:v>87</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>23554</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>605716</x:v>
+        <x:v>533635</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>550947</x:v>
+        <x:v>550951</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
-        <x:v>37738</x:v>
+        <x:v>35652</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>32005</x:v>
+        <x:v>34538</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>550951</x:v>
+        <x:v>603063</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>126</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
-      <x:c r="E27" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="H27" s="0" t="s">
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>116</x:v>
-[...2 lines deleted...]
-        <x:v>45</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>34538</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>549067</x:v>
+        <x:v>533639</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>42453</x:v>
+        <x:v>35652</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>85</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>15099</x:v>
+        <x:v>34538</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>605714</x:v>
+        <x:v>549067</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>35652</x:v>
+        <x:v>42453</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="H29" s="0" t="s">
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>34538</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>497346</x:v>
+        <x:v>605714</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>39303</x:v>
+        <x:v>35652</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>85</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>23554</x:v>
+        <x:v>34538</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>501081</x:v>
+        <x:v>497346</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>35652</x:v>
+        <x:v>39303</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="H31" s="0" t="s">
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>34538</x:v>
+        <x:v>23554</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>603063</x:v>
+        <x:v>605716</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>119</x:v>
-[...1 lines deleted...]
-      <x:c r="C32" s="15" t="s"/>
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C32" s="15" t="n">
+        <x:v>37738</x:v>
+      </x:c>
       <x:c r="D32" s="15" t="s"/>
-      <x:c r="E32" s="14" t="s"/>
+      <x:c r="E32" s="14" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>120</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>122</x:v>
-[...1 lines deleted...]
-      <x:c r="J32" s="14" t="s"/>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="J32" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="K32" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>32135</x:v>
+        <x:v>32005</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>533639</x:v>
+        <x:v>550947</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -3611,59 +3615,59 @@
       <x:c r="M33" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>549065</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -3688,90 +3692,90 @@
       <x:c r="S34" s="14" t="n">
         <x:v>549066</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>551049</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -4170,51 +4174,51 @@
       <x:c r="M43" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>616043</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38211</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
         <x:v>87</x:v>
@@ -4351,222 +4355,216 @@
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>555743</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>38211</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
-      <x:c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>85</x:v>
-[...2 lines deleted...]
-        <x:v>86</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>15099</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>605717</x:v>
+        <x:v>632718</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>608659</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>608660</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38211</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -4579,105 +4577,111 @@
       <x:c r="M50" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>597135</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>40257</x:v>
+        <x:v>38211</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
+      <x:c r="E51" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="H51" s="0" t="s">
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>632718</x:v>
+        <x:v>605717</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -4747,51 +4751,51 @@
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>612210</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -4916,51 +4920,51 @@
       <x:c r="L56" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>32016</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>556551</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>36914</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
@@ -5045,161 +5049,163 @@
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>607705</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>41354</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
+      <x:c r="E59" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="H59" s="0" t="s">
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>606193</x:v>
+        <x:v>607703</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>41354</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
-      <x:c r="E60" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>188</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>607703</x:v>
+        <x:v>606193</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -5273,158 +5279,158 @@
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>624422</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
-        <x:v>41688</x:v>
+        <x:v>35164</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>628373</x:v>
+        <x:v>551894</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
-        <x:v>35164</x:v>
+        <x:v>41688</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>551894</x:v>
+        <x:v>628373</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -5445,51 +5451,51 @@
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>597435</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
@@ -5563,216 +5569,214 @@
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>608408</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C68" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>224</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
-        <x:v>21540</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>615887</x:v>
+        <x:v>516261</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>39884</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
-      <x:c r="E69" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>222</x:v>
-[...2 lines deleted...]
-        <x:v>223</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>21540</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>608406</x:v>
+        <x:v>615887</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>229</x:v>
-[...1 lines deleted...]
-      <x:c r="C70" s="15" t="s"/>
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C70" s="15" t="n">
+        <x:v>39884</x:v>
+      </x:c>
       <x:c r="D70" s="15" t="s"/>
-      <x:c r="E70" s="14" t="s"/>
+      <x:c r="E70" s="14" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>230</x:v>
-[...1 lines deleted...]
-      <x:c r="H70" s="14" t="s"/>
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="H70" s="14" t="s">
+        <x:v>223</x:v>
+      </x:c>
       <x:c r="I70" s="16" t="s">
-        <x:v>231</x:v>
-[...1 lines deleted...]
-      <x:c r="J70" s="14" t="s"/>
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="J70" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="K70" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
-        <x:v>32135</x:v>
+        <x:v>21540</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>516261</x:v>
+        <x:v>608406</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>40362</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -5957,51 +5961,51 @@
       <x:c r="M74" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>628980</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>36914</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
@@ -6185,51 +6189,51 @@
       <x:c r="M78" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>593739</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>37580</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -6239,51 +6243,51 @@
       <x:c r="M79" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>595664</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>40591</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
         <x:v>263</x:v>
@@ -6308,51 +6312,51 @@
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>581594</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>46</x:v>
@@ -6422,51 +6426,51 @@
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>578168</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>46</x:v>
@@ -6592,51 +6596,51 @@
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>592492</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -6821,93 +6825,93 @@
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>600166</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>516260</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>42567</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
@@ -7040,51 +7044,51 @@
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>624427</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -7150,327 +7154,327 @@
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>592546</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
-        <x:v>38466</x:v>
+        <x:v>38159</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
-      <x:c r="E96" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
-        <x:v>34590</x:v>
+        <x:v>13253</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>545654</x:v>
+        <x:v>597434</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
-        <x:v>39263</x:v>
+        <x:v>38159</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>13253</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>592069</x:v>
+        <x:v>597437</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
-        <x:v>37907</x:v>
+        <x:v>38466</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
-      <x:c r="E98" s="14" t="s"/>
+      <x:c r="E98" s="14" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
-        <x:v>15099</x:v>
+        <x:v>34590</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>593740</x:v>
+        <x:v>545654</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
-        <x:v>38159</x:v>
+        <x:v>39263</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
-        <x:v>13253</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>597434</x:v>
+        <x:v>592069</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
-        <x:v>38159</x:v>
+        <x:v>37907</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
-        <x:v>13253</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>597437</x:v>
+        <x:v>593740</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -7813,219 +7817,216 @@
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>550315</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
-        <x:v>42246</x:v>
+        <x:v>36320</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
-      <x:c r="E108" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
-        <x:v>334</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>634674</x:v>
+        <x:v>529238</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>336</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
-        <x:v>42246</x:v>
+        <x:v>36320</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
-      <x:c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>334</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>634678</x:v>
+        <x:v>479278</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
-        <x:v>36320</x:v>
+        <x:v>37738</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
-      <x:c r="E110" s="14" t="s"/>
+      <x:c r="E110" s="14" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>32005</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>529238</x:v>
+        <x:v>550949</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -8035,168 +8036,170 @@
       <x:c r="L111" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>553370</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
-        <x:v>36320</x:v>
+        <x:v>42246</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
-      <x:c r="E112" s="14" t="s"/>
+      <x:c r="E112" s="14" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>479278</x:v>
+        <x:v>634674</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
-        <x:v>37738</x:v>
+        <x:v>42246</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
-        <x:v>32005</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>550949</x:v>
+        <x:v>634678</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>36320</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -8266,110 +8269,110 @@
       <x:c r="M115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>608951</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>36320</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
-        <x:v>334</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>553087</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -8541,51 +8544,51 @@
       <x:c r="L120" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>24118</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>639836</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>39725</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
@@ -8657,387 +8660,387 @@
       <x:c r="L122" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>24118</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>571908</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
-        <x:v>39725</x:v>
+        <x:v>39217</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
+      <x:c r="E123" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="H123" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
-        <x:v>24118</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>566551</x:v>
+        <x:v>605083</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
-        <x:v>39725</x:v>
+        <x:v>39217</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
-      <x:c r="E124" s="14" t="s"/>
+      <x:c r="E124" s="14" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="H124" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
-        <x:v>24118</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>567142</x:v>
+        <x:v>605077</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
-        <x:v>39217</x:v>
+        <x:v>39725</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
-      <x:c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="H125" s="0" t="s">
+        <x:v>370</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
-        <x:v>22211</x:v>
+        <x:v>24118</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="P125" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="P125" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>605083</x:v>
+        <x:v>566551</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
-        <x:v>39217</x:v>
+        <x:v>39725</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
-      <x:c r="E126" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>368</x:v>
-[...1 lines deleted...]
-      <x:c r="H126" s="14" t="s"/>
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="H126" s="14" t="s">
+        <x:v>370</x:v>
+      </x:c>
       <x:c r="I126" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>24118</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="P126" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="P126" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>605077</x:v>
+        <x:v>567142</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>39725</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>24118</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>612390</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>39217</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>549718</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>