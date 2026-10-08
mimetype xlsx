--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -257,62 +257,62 @@
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional Formations Adaptées</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Habilitations électriques B1V  - B2V - H1V - H2V - Recyclage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques B1V - B2V - BC - BE - BR - Recyclage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques B1V - B2V - H1V - H2V</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Habilitations électriques B1V  - B2V - H1V - H2V - Recyclage</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Btp Cfa Provence Alpes Côte d'Azur - Antibes Max Fiorini</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>Appliquer des revêtements de sol extérieurs décoratifs drainants</x:t>
   </x:si>
   <x:si>
     <x:t>Lagoon Distribution Corporation</x:t>
   </x:si>
   <x:si>
     <x:t>LDC</x:t>
   </x:si>
   <x:si>
     <x:t>06140</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Revêtement sol mur</x:t>
@@ -338,59 +338,59 @@
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques B1 - B1V - B2 - B2V - BR - BC - H0V</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Btp Cfa Provence Alpes Côte d'Azur - Avignon Florentin Mouret</x:t>
+  </x:si>
+  <x:si>
     <x:t>Habilitations électriques B1 - B1V - B2 - B2V - BR - BC - H0V - Recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Btp Cfa Provence Alpes Côte d'Azur - Avignon Florentin Mouret</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Habilitations électriques B1V - BR</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Plus</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>CARROS</x:t>
   </x:si>
   <x:si>
     <x:t>IME La Durance</x:t>
   </x:si>
   <x:si>
     <x:t>04160</x:t>
   </x:si>
   <x:si>
     <x:t>CHATEAU-ARNOUX</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
@@ -467,71 +467,71 @@
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>CAP peintre applicateur de revêtements</x:t>
   </x:si>
   <x:si>
     <x:t>LP Léon Chiris</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>bac pro aménagement et finition du bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>Maçonnerie</x:t>
   </x:si>
   <x:si>
+    <x:t>LP Golf-Hôtel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Golf Hôtel</x:t>
   </x:si>
   <x:si>
-    <x:t>83400</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>CAP Peintre applicateur de revêtements</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques B2V - B1V- BC - BE - BR</x:t>
   </x:si>
   <x:si>
     <x:t>Bma Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83210</x:t>
   </x:si>
   <x:si>
     <x:t>LA FARLEDE</x:t>
   </x:si>
   <x:si>
     <x:t>07/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Btp Cfa Provence Alpes Côte d'Azur - Var</x:t>
   </x:si>
   <x:si>
     <x:t>83078</x:t>
@@ -722,60 +722,60 @@
   <x:si>
     <x:t>06203</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Régional Vauban</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Olivier Dupeyre Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ODF</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique B1V exécutant électricien, travaux au voisinage, basse tension - Recyclage</x:t>
   </x:si>
   <x:si>
+    <x:t>Habilitations électriques - Recyclage</x:t>
+  </x:si>
+  <x:si>
     <x:t>Athéna Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>13340</x:t>
   </x:si>
   <x:si>
     <x:t>ROGNAC</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Habilitations électriques - Recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques H0v -B1v - B2v - BR - BC - recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>Alliance pour l'Emploi et la Formation en Entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>AEFE</x:t>
   </x:si>
   <x:si>
     <x:t>06700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>12/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques H0v - B1v -B2v -BR - BC</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
@@ -1976,155 +1976,147 @@
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>498607</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="s"/>
-      <x:c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>57</x:v>
-[...2 lines deleted...]
-        <x:v>58</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
-        <x:v>22472</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>548829</x:v>
+        <x:v>609981</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>609981</x:v>
+        <x:v>609987</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>45</x:v>
@@ -2132,112 +2124,118 @@
       <x:c r="K15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>609987</x:v>
+        <x:v>609990</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
-        <x:v>42</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>65</x:v>
-[...1 lines deleted...]
-      <x:c r="C16" s="15" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C16" s="15" t="n">
+        <x:v>39036</x:v>
+      </x:c>
       <x:c r="D16" s="15" t="s"/>
-      <x:c r="E16" s="14" t="s"/>
+      <x:c r="E16" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>52</x:v>
-[...1 lines deleted...]
-      <x:c r="H16" s="14" t="s"/>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H16" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="I16" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>22472</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>609990</x:v>
+        <x:v>548829</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -2258,441 +2256,441 @@
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>641876</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>42256</x:v>
+        <x:v>39036</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>22412</x:v>
+        <x:v>22472</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>641854</x:v>
+        <x:v>603191</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>69</x:v>
-[...1 lines deleted...]
-      <x:c r="C19" s="3" t="s"/>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="C19" s="3" t="n">
+        <x:v>38740</x:v>
+      </x:c>
       <x:c r="D19" s="3" t="s"/>
+      <x:c r="E19" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>71</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="J19" s="0" t="s">
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>22442</x:v>
+        <x:v>22412</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>638484</x:v>
+        <x:v>548197</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>38740</x:v>
+        <x:v>39036</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>22412</x:v>
+        <x:v>22472</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>603186</x:v>
+        <x:v>548213</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>38740</x:v>
+        <x:v>42256</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>22412</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>548197</x:v>
+        <x:v>641854</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
-      <x:c r="E22" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>24</x:v>
-[...1 lines deleted...]
-      <x:c r="H22" s="14" t="s"/>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H22" s="14" t="s">
+        <x:v>71</x:v>
+      </x:c>
       <x:c r="I22" s="16" t="s">
-        <x:v>25</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>22472</x:v>
+        <x:v>22442</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>548213</x:v>
+        <x:v>638484</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
-      <x:c r="E23" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H23" s="0" t="s">
+        <x:v>71</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>25</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>22472</x:v>
+        <x:v>22442</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>603191</x:v>
+        <x:v>639643</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
-        <x:v>42</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>77</x:v>
-[...1 lines deleted...]
-      <x:c r="C24" s="15" t="s"/>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="C24" s="15" t="n">
+        <x:v>38740</x:v>
+      </x:c>
       <x:c r="D24" s="15" t="s"/>
-      <x:c r="E24" s="14" t="s"/>
+      <x:c r="E24" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>70</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>72</x:v>
-[...1 lines deleted...]
-      <x:c r="J24" s="14" t="s"/>
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="J24" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="K24" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>22442</x:v>
+        <x:v>22412</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>639643</x:v>
+        <x:v>603186</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -3172,204 +3170,204 @@
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>640178</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
-        <x:v>42</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>89</x:v>
-[...1 lines deleted...]
-      <x:c r="C34" s="15" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C34" s="15" t="n">
+        <x:v>39036</x:v>
+      </x:c>
       <x:c r="D34" s="15" t="s"/>
-      <x:c r="E34" s="14" t="s"/>
+      <x:c r="E34" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>83</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>22472</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>636976</x:v>
+        <x:v>548287</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
-      <x:c r="E35" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="H35" s="0" t="s">
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>22472</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>548287</x:v>
+        <x:v>636976</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>603389</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
@@ -3382,51 +3380,51 @@
       <x:c r="G37" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>603390</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
@@ -3441,51 +3439,51 @@
         <x:v>24</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>22412</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>603327</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
@@ -3498,51 +3496,51 @@
       <x:c r="G39" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>22412</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>548264</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
@@ -3557,51 +3555,51 @@
         <x:v>24</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>641954</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
@@ -3614,51 +3612,51 @@
       <x:c r="G41" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>22412</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>641925</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
@@ -3673,51 +3671,51 @@
         <x:v>24</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>641955</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
@@ -3801,51 +3799,51 @@
       <x:c r="M44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>548833</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -3916,57 +3914,57 @@
       <x:c r="K46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>552818</x:v>
+        <x:v>604764</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
@@ -3976,57 +3974,57 @@
       <x:c r="K47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>604764</x:v>
+        <x:v>552818</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38740</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>101</x:v>
@@ -4406,51 +4404,51 @@
       <x:c r="M54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>548832</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -4863,273 +4861,271 @@
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>592934</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
-        <x:v>39036</x:v>
+        <x:v>38229</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
-      <x:c r="E63" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="H63" s="0" t="s">
+      <x:c r="I63" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="I63" s="4" t="s">
+      <x:c r="J63" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="K63" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="L63" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="M63" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N63" s="3" t="n">
+        <x:v>22334</x:v>
+      </x:c>
+      <x:c r="O63" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="P63" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="Q63" s="4" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="R63" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="J63" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>569189</x:v>
+        <x:v>592933</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
-        <x:v>124</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
-        <x:v>38229</x:v>
+        <x:v>39036</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
-      <x:c r="E64" s="14" t="s"/>
+      <x:c r="E64" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>138</x:v>
-[...1 lines deleted...]
-      <x:c r="H64" s="14" t="s"/>
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="H64" s="14" t="s">
+        <x:v>136</x:v>
+      </x:c>
       <x:c r="I64" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
-        <x:v>22334</x:v>
+        <x:v>22472</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>592933</x:v>
+        <x:v>611538</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>611538</x:v>
+        <x:v>569189</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="R66" s="14" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>565100</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>142</x:v>
@@ -5386,272 +5382,272 @@
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>548340</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
-        <x:v>38740</x:v>
+        <x:v>39036</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
-        <x:v>22412</x:v>
+        <x:v>22472</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>548317</x:v>
+        <x:v>642003</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
-        <x:v>42256</x:v>
+        <x:v>38740</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>22412</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>641977</x:v>
+        <x:v>548317</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
-        <x:v>39036</x:v>
+        <x:v>42256</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
-        <x:v>22472</x:v>
+        <x:v>22412</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>604009</x:v>
+        <x:v>641977</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>642003</x:v>
+        <x:v>604009</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>45</x:v>
@@ -5725,51 +5721,51 @@
       <x:c r="M77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>548830</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
         <x:v>59</x:v>
@@ -6841,110 +6837,110 @@
       <x:c r="K97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>22412</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>548359</x:v>
+        <x:v>604033</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
-        <x:v>42</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
-      <x:c r="E98" s="14" t="s"/>
+      <x:c r="E98" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>189</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>565098</x:v>
+        <x:v>548391</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -6957,226 +6953,226 @@
       <x:c r="K99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>548391</x:v>
+        <x:v>642046</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
-        <x:v>38740</x:v>
+        <x:v>39036</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
-      <x:c r="E100" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>24</x:v>
-[...1 lines deleted...]
-      <x:c r="H100" s="14" t="s"/>
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="H100" s="14" t="s">
+        <x:v>190</x:v>
+      </x:c>
       <x:c r="I100" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
-        <x:v>22412</x:v>
+        <x:v>22472</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>604033</x:v>
+        <x:v>565098</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
-        <x:v>42256</x:v>
+        <x:v>38740</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>22412</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>642023</x:v>
+        <x:v>548359</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
-        <x:v>39036</x:v>
+        <x:v>42256</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
-        <x:v>22472</x:v>
+        <x:v>22412</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>642046</x:v>
+        <x:v>642023</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
@@ -7866,144 +7862,144 @@
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>590243</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C116" s="15" t="s"/>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>609350</x:v>
+        <x:v>609296</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s"/>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>609296</x:v>
+        <x:v>609350</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C118" s="15" t="s"/>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
         <x:v>223</x:v>
       </x:c>