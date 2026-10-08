--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -218,101 +218,101 @@
   <x:si>
     <x:t>Spécialisation pâtisserie</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional Formations Adaptées</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>BM boulanger (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMAR PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation mixte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP agricole services aux personnes et vente en espace rural (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vente produit alimentaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>CAP Boulanger</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/31/2027 00:00:00</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>CFA Régional Agricole Public PACA</x:t>
   </x:si>
   <x:si>
     <x:t>06601</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée d'Enseignement Général et Technologique Agricole Aix Valabre</x:t>
   </x:si>
   <x:si>
     <x:t>13120</x:t>
   </x:si>
   <x:si>
     <x:t>AURIOL</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84009</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>BP boulanger (Apprentissage)</x:t>
@@ -326,56 +326,56 @@
   <x:si>
     <x:t>Spécialisation boulangerie</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>CAP agricole services aux personnes et vente en espace rural</x:t>
   </x:si>
   <x:si>
     <x:t>MFR</x:t>
   </x:si>
   <x:si>
     <x:t>13570</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>BARBENTANE</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale La Montagnette</x:t>
   </x:si>
   <x:si>
+    <x:t>08/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/30/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/31/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Bac pro boulanger pâtissier</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Escoffier</x:t>
   </x:si>
   <x:si>
     <x:t>06801</x:t>
   </x:si>
   <x:si>
     <x:t>Pâtisserie</x:t>
   </x:si>
   <x:si>
     <x:t>CAGNES SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LP les Chênes</x:t>
   </x:si>
   <x:si>
     <x:t>84200</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel et Technologique Les Chênes</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS</x:t>
@@ -596,90 +596,90 @@
   <x:si>
     <x:t>LA Fontlongue</x:t>
   </x:si>
   <x:si>
     <x:t>13148</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Boulanger</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Internationale de Boulangerie</x:t>
   </x:si>
   <x:si>
     <x:t>EIDB</x:t>
   </x:si>
   <x:si>
     <x:t>04200</x:t>
   </x:si>
   <x:si>
     <x:t>NOYERS-SUR-JABRON</x:t>
   </x:si>
   <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Initiation à la boulangerie traditionnelle au levain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Initiation à la boulangerie traditionnelle au levain</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>01/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Variétés paysannes : meunerie et panification</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2027 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>06/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Perfectionnement en boulangerie traditionnelle au levain</x:t>
   </x:si>
   <x:si>
     <x:t>05/17/2027 00:00:00</x:t>
   </x:si>
@@ -1833,100 +1833,106 @@
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
         <x:v>548758</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="B9" s="0" t="s">
+      <x:c r="C9" s="3" t="n">
+        <x:v>40920</x:v>
+      </x:c>
+      <x:c r="D9" s="3" t="s"/>
+      <x:c r="E9" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G9" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="C9" s="3" t="n">
-[...3 lines deleted...]
-      <x:c r="G9" s="0" t="s">
+      <x:c r="H9" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>641587</x:v>
+        <x:v>605175</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
         <x:v>45</x:v>
@@ -1943,172 +1949,168 @@
       <x:c r="M10" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>498377</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>40920</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>605175</x:v>
+        <x:v>553725</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
-        <x:v>40920</x:v>
+        <x:v>42115</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
-      <x:c r="E12" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
-        <x:v>60</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>553725</x:v>
+        <x:v>641587</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>37537</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -2124,110 +2126,110 @@
       <x:c r="M13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>498461</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>37537</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>604348</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -2372,249 +2374,249 @@
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>555711</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>40920</x:v>
+        <x:v>38762</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>21538</x:v>
+        <x:v>21508</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>552698</x:v>
+        <x:v>607575</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>37491</x:v>
+        <x:v>40920</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>552706</x:v>
+        <x:v>552698</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>38762</x:v>
+        <x:v>37491</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>21508</x:v>
+        <x:v>21538</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>607575</x:v>
+        <x:v>552706</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>41937</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -2625,120 +2627,120 @@
         <x:v>607535</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>42130</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>21539</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>607572</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>40920</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -2746,57 +2748,57 @@
         <x:v>607524</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>42115</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -2806,130 +2808,130 @@
       <x:c r="S24" s="14" t="n">
         <x:v>607578</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>42115</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>607579</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>37537</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>552721</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -3018,57 +3020,57 @@
       <x:c r="K28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>545416</x:v>
+        <x:v>622173</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
@@ -3078,57 +3080,57 @@
       <x:c r="K29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>622173</x:v>
+        <x:v>545416</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>37908</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
@@ -3437,51 +3439,51 @@
       <x:c r="M35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>21508</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>605626</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>42115</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>98</x:v>
@@ -3679,51 +3681,51 @@
       <x:c r="M39" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>21539</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>605624</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>37537</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>45</x:v>
@@ -3740,51 +3742,51 @@
       <x:c r="M40" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>498464</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -3861,51 +3863,51 @@
       <x:c r="M42" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>498389</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>37537</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -3940,57 +3942,57 @@
         <x:v>548761</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>37537</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -4000,57 +4002,57 @@
       <x:c r="S44" s="14" t="n">
         <x:v>552798</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>42115</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -4061,57 +4063,57 @@
         <x:v>604736</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>42115</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -4121,130 +4123,130 @@
       <x:c r="S46" s="14" t="n">
         <x:v>604737</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>42130</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>21539</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>604771</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>42115</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>604260</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -4292,164 +4294,164 @@
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>605883</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
-        <x:v>42115</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>21538</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>604259</x:v>
+        <x:v>548676</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>38390</x:v>
+        <x:v>42115</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>34525</x:v>
+        <x:v>21538</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>548676</x:v>
+        <x:v>604259</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>37537</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>45</x:v>
@@ -4466,87 +4468,87 @@
       <x:c r="M52" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>498463</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>37537</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>552850</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -4605,130 +4607,130 @@
       <x:c r="S54" s="14" t="n">
         <x:v>548760</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>42130</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>21539</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>604250</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38762</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>21508</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>604253</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -4823,51 +4825,51 @@
       <x:c r="M58" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>498385</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -5109,57 +5111,57 @@
       <x:c r="K63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>546095</x:v>
+        <x:v>643553</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
@@ -5168,57 +5170,57 @@
       <x:c r="K64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>643553</x:v>
+        <x:v>546095</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -5233,133 +5235,133 @@
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>615851</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38762</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>21508</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>639040</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>38762</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>21508</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>639039</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -5374,224 +5376,224 @@
       <x:c r="C68" s="15" t="n">
         <x:v>42115</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>607990</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38762</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>21508</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>642995</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>42115</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>643003</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>38762</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>21508</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>617834</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -5697,132 +5699,132 @@
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>624984</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>42115</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>641591</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>42115</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>641592</x:v>
       </x:c>
@@ -5874,186 +5876,186 @@
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>607225</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>42115</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>643005</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>42115</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>643004</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>41937</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
@@ -6064,57 +6066,57 @@
         <x:v>604124</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>42115</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
@@ -6124,57 +6126,57 @@
       <x:c r="S80" s="14" t="n">
         <x:v>604141</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>37537</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
@@ -6185,57 +6187,57 @@
         <x:v>553331</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>37491</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
@@ -6245,57 +6247,57 @@
       <x:c r="S82" s="14" t="n">
         <x:v>553320</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>39257</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
@@ -6306,117 +6308,117 @@
         <x:v>604114</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>42115</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>604146</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>38762</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>21508</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
@@ -6590,51 +6592,51 @@
       <x:c r="M88" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>498381</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>37537</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -6711,51 +6713,51 @@
       <x:c r="M90" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>498462</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>42115</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -6790,57 +6792,57 @@
         <x:v>609388</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>37491</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
@@ -6850,57 +6852,57 @@
       <x:c r="S92" s="14" t="n">
         <x:v>553242</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>37537</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
@@ -6911,69 +6913,69 @@
         <x:v>553255</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>38762</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>21508</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>604827</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -7026,57 +7028,57 @@
         <x:v>591925</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>42115</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
@@ -7086,118 +7088,118 @@
       <x:c r="S96" s="14" t="n">
         <x:v>604834</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>42115</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>604836</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>41937</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
@@ -7237,149 +7239,149 @@
       <x:c r="I99" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>21508</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>604342</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>42115</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>641586</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>38762</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>21508</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>585591</x:v>
       </x:c>
@@ -7780,950 +7782,950 @@
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>624488</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>41743</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>620801</x:v>
+        <x:v>620800</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C110" s="15" t="s"/>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s"/>
       <x:c r="K110" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>628971</x:v>
+        <x:v>628973</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>180</x:v>
-[...1 lines deleted...]
-      <x:c r="C111" s="3" t="s"/>
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="C111" s="3" t="n">
+        <x:v>41743</x:v>
+      </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
+      <x:c r="J111" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
       <x:c r="K111" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>642103</x:v>
+        <x:v>620801</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="U111" s="4" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>170</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="J112" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J112" s="14" t="s"/>
       <x:c r="K112" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>620802</x:v>
+        <x:v>628971</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="U112" s="16" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>170</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C113" s="3" t="s"/>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="J113" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K113" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>620800</x:v>
+        <x:v>642103</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>177</x:v>
-[...1 lines deleted...]
-      <x:c r="C114" s="15" t="s"/>
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="C114" s="15" t="n">
+        <x:v>41743</x:v>
+      </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="J114" s="14" t="s"/>
+      <x:c r="J114" s="14" t="s">
+        <x:v>75</x:v>
+      </x:c>
       <x:c r="K114" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>628973</x:v>
+        <x:v>620802</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s"/>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>628981</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>41743</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>620803</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s"/>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>628976</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C118" s="15" t="s"/>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s"/>
       <x:c r="K118" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>21539</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>628978</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s"/>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>21539</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>628979</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>41743</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>620799</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>41743</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>620804</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C122" s="15" t="s"/>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s"/>
       <x:c r="K122" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>628972</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s"/>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>628974</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s"/>
       <x:c r="K124" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>628975</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>37537</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
@@ -8734,190 +8736,190 @@
         <x:v>559101</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>37537</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>604349</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>42115</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>641588</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>42115</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>641590</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>42115</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
@@ -8944,100 +8946,100 @@
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>593742</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>42115</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>641589</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>37537</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
@@ -9546,57 +9548,57 @@
         <x:v>591918</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>37491</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
@@ -9709,128 +9711,128 @@
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>640541</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>38762</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>21508</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>624456</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>37537</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
@@ -9840,118 +9842,118 @@
       <x:c r="S144" s="14" t="n">
         <x:v>553687</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>42130</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>21539</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>604865</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>42115</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
@@ -9961,248 +9963,249 @@
       <x:c r="S146" s="14" t="n">
         <x:v>604871</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>42115</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>604872</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
-        <x:v>41937</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>60</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
-        <x:v>21538</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>604902</x:v>
+        <x:v>554261</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
-        <x:v>38390</x:v>
+        <x:v>41937</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H149" s="0" t="s">
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
-        <x:v>34525</x:v>
+        <x:v>21538</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>554261</x:v>
+        <x:v>604902</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>38762</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I150" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>21508</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>604859</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -10484,75 +10487,75 @@
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>607822</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>38762</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I156" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>21508</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>606289</x:v>
       </x:c>