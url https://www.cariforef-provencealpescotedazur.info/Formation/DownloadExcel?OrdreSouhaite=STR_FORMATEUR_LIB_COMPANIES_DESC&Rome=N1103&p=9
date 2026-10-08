--- v0 (2026-10-07)
+++ v1 (2026-10-08)
@@ -272,59 +272,59 @@
   <x:si>
     <x:t>12/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DAEU diplôme d'accès aux études universitaires option B (Sonate - A distance)</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DAEU diplôme d'accès aux études universitaires option B</x:t>
   </x:si>
   <x:si>
     <x:t>DAEU diplôme d'accès aux études universitaires option A - Pro</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>UCA</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
+    <x:t>05/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>05/31/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>DAEU diplôme d'accès aux études universitaires option A (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel préparateur de commandes en entrepôt (Apprentissage)</x:t>
@@ -590,89 +590,89 @@
   <x:si>
     <x:t>13682</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Hutinel</x:t>
   </x:si>
   <x:si>
     <x:t>06150</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Dumas</x:t>
   </x:si>
   <x:si>
     <x:t>84300</x:t>
   </x:si>
   <x:si>
     <x:t>CAVAILLON</x:t>
   </x:si>
   <x:si>
+    <x:t>La gestion des approvisionnements</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Karim Madoi - Forma Supply</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALBONNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Gestion des stocks</x:t>
   </x:si>
   <x:si>
-    <x:t>Karim Madoi - Forma Supply</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Artisan , Commerçant , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
+    <x:t>SAINT-RAPHAEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>SOPHIA ANTIPOLIS</x:t>
   </x:si>
   <x:si>
-    <x:t>03/17/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Magasinier gestionnaire de stocks</x:t>
   </x:si>
   <x:si>
     <x:t>Commerçant , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>VALBONNE</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>03/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>La gestion des approvisionnements</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>03/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Technique et Professionnel Aixois</x:t>
   </x:si>
   <x:si>
     <x:t>ITPA</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Inova Campus</x:t>
   </x:si>
   <x:si>
     <x:t>13500</x:t>
   </x:si>
   <x:si>
     <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
@@ -833,185 +833,185 @@
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Carnot)</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>Ecloson</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
+    <x:t>03/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/17/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/20/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/21/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>02/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/09/2026 00:00:00</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>Crc</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
+    <x:t>03/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/01/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Comité Interprofessionnel d'Apprentissage Corot</x:t>
   </x:si>
   <x:si>
     <x:t>CIA</x:t>
   </x:si>
   <x:si>
     <x:t>13333</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Saint Laurent du Var</x:t>
   </x:si>
   <x:si>
     <x:t>06700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>Employé polyvalent du commerce et de la distribution (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Nice Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CCI</x:t>
   </x:si>
   <x:si>
     <x:t>Manutention</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa Perspective - Isim</x:t>
   </x:si>
   <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Titre professionnel agent magasinier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association pour le Développement et l’Insertion professionnelle par la Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADIF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bénéficiaire du RSA , Demandeur d'emploi , Demandeur d'emploi moins de 26 ans , Public sans emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GARDANNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Titre professionnel agent magasinier + Caces R489 chariots de manutention automoteurs à conducteur porté catégories 1B - 3 - 5</x:t>
   </x:si>
   <x:si>
-    <x:t>Association pour le Développement et l’Insertion professionnelle par la Formation</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>11/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Titre professionnel agent magasinier</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Arniaud Consulteam</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Service Formation Professionnelle For'Pro</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
@@ -1025,62 +1025,68 @@
   <x:si>
     <x:t>AFPA - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Le Pontet</x:t>
   </x:si>
   <x:si>
     <x:t>84130</x:t>
   </x:si>
   <x:si>
     <x:t>LE PONTET</x:t>
   </x:si>
   <x:si>
     <x:t>04/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Préparateur de commandes en entrepôt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE PONTET CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/02/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Préparateur de commandes AMAZON 2025</x:t>
   </x:si>
   <x:si>
-    <x:t>LE PONTET CEDEX</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Préparateur de commandes en entrepôt</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ISTRES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Préparateur de commandes en blended learning</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/03/2028 00:00:00</x:t>
@@ -1101,56 +1107,50 @@
     <x:t>07/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/27/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/04/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>12/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - ACCES A L'EMPLOI</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel préparateur de commandes en entrepôt (POEC)</x:t>
   </x:si>
   <x:si>
     <x:t>France Travail</x:t>
   </x:si>
   <x:si>
     <x:t>POEC</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Sorgues - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>84700</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
@@ -2545,57 +2545,57 @@
       <x:c r="K15" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>616125</x:v>
+        <x:v>639008</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="U15" s="4" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
@@ -2604,176 +2604,175 @@
       <x:c r="K16" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>639008</x:v>
+        <x:v>616125</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
-      <x:c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>630658</x:v>
+        <x:v>639007</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
-      <x:c r="E18" s="14" t="s"/>
+      <x:c r="E18" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>639007</x:v>
+        <x:v>630658</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -2842,54 +2841,54 @@
       <x:c r="L20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>616124</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>40498</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
@@ -4941,148 +4940,148 @@
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>627891</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>40687</x:v>
+        <x:v>42142</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>31663</x:v>
+        <x:v>31743</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>592323</x:v>
+        <x:v>627890</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>42142</x:v>
+        <x:v>40687</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>31743</x:v>
+        <x:v>31663</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>627890</x:v>
+        <x:v>592323</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>42142</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
@@ -5198,462 +5197,462 @@
       <x:c r="K61" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>623557</x:v>
+        <x:v>624612</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
-        <x:v>31734</x:v>
+        <x:v>31663</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>623628</x:v>
+        <x:v>623558</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>624612</x:v>
+        <x:v>623556</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>623558</x:v>
+        <x:v>623557</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
-        <x:v>31663</x:v>
+        <x:v>31734</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>623556</x:v>
+        <x:v>623628</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>624613</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
-        <x:v>31663</x:v>
+        <x:v>31734</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>624464</x:v>
+        <x:v>623627</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>623627</x:v>
+        <x:v>623629</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>31734</x:v>
+        <x:v>31663</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>623629</x:v>
+        <x:v>624464</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>40687</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>188</x:v>
@@ -7241,57 +7240,57 @@
       <x:c r="K97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>608502</x:v>
+        <x:v>555924</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
         <x:v>246</x:v>
@@ -7302,108 +7301,108 @@
       <x:c r="K98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>555924</x:v>
+        <x:v>608502</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>600052</x:v>
+        <x:v>600051</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>251</x:v>
@@ -7418,619 +7417,618 @@
       <x:c r="K100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>600051</x:v>
+        <x:v>640283</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
-      <x:c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>640283</x:v>
+        <x:v>622639</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>622639</x:v>
+        <x:v>642444</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="U102" s="16" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>642444</x:v>
+        <x:v>629937</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>629937</x:v>
+        <x:v>622640</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
+      <x:c r="E105" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>622640</x:v>
+        <x:v>640284</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="U105" s="4" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
-      <x:c r="E106" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>640284</x:v>
+        <x:v>622638</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>622638</x:v>
+        <x:v>629936</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>642446</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
+      <x:c r="E109" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>629936</x:v>
+        <x:v>600052</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
-      <x:c r="E110" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>609205</x:v>
+        <x:v>638150</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -8094,51 +8092,51 @@
       <x:c r="L112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>615328</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -8208,162 +8206,165 @@
       <x:c r="L114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>580592</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
+      <x:c r="E115" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>638151</x:v>
+        <x:v>609205</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>638150</x:v>
+        <x:v>638151</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
@@ -8616,51 +8617,51 @@
       <x:c r="M121" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>623254</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -8673,175 +8674,175 @@
       <x:c r="M122" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>623252</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>40216</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>598481</x:v>
+        <x:v>636647</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>40216</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>636647</x:v>
+        <x:v>598481</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s"/>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
@@ -9242,51 +9243,51 @@
       <x:c r="L132" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>621350</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -9415,51 +9416,51 @@
       <x:c r="L135" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>621349</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>40498</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s">
         <x:v>310</x:v>
@@ -9476,51 +9477,51 @@
       <x:c r="L136" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>31743</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>627786</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>40498</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
@@ -9592,399 +9593,399 @@
       <x:c r="K138" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>31743</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>632548</x:v>
+        <x:v>626228</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
-        <x:v>34860</x:v>
+        <x:v>40498</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>31743</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>577351</x:v>
+        <x:v>632548</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>34860</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>31743</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>577349</x:v>
+        <x:v>577351</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>34860</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>31743</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>622334</x:v>
+        <x:v>577349</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
-        <x:v>40498</x:v>
+        <x:v>34860</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>31743</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>626225</x:v>
+        <x:v>622334</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>40498</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>31743</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>626226</x:v>
+        <x:v>626225</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>40498</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>31743</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>626224</x:v>
+        <x:v>626226</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>40498</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
@@ -9997,345 +9998,345 @@
       <x:c r="K145" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>31743</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>626229</x:v>
+        <x:v>626224</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>40498</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>31743</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>623367</x:v>
+        <x:v>626229</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
-        <x:v>34860</x:v>
+        <x:v>40498</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>31743</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>622336</x:v>
+        <x:v>623367</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
-        <x:v>40498</x:v>
+        <x:v>34860</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I148" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>31743</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>626222</x:v>
+        <x:v>622336</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>40498</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>31743</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>626223</x:v>
+        <x:v>626222</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>40498</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I150" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>31743</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>626227</x:v>
+        <x:v>626223</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>341</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>40498</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
@@ -10345,289 +10346,289 @@
       <x:c r="K151" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>31743</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>626230</x:v>
+        <x:v>626227</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>40498</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I152" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>31743</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>626228</x:v>
+        <x:v>626230</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
-        <x:v>34860</x:v>
+        <x:v>40498</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>31743</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>622324</x:v>
+        <x:v>625974</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>40498</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I154" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>31743</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>625975</x:v>
+        <x:v>625976</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>40498</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>31743</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>625978</x:v>
+        <x:v>625977</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>40498</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I156" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
@@ -10636,691 +10637,691 @@
       <x:c r="K156" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>31743</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>625981</x:v>
+        <x:v>625979</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>334</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>40498</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>31743</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>625974</x:v>
+        <x:v>625980</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>40498</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>31743</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>625976</x:v>
+        <x:v>625982</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>40498</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>31743</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>625977</x:v>
+        <x:v>632521</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
-        <x:v>40498</x:v>
+        <x:v>34860</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>31743</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>625979</x:v>
+        <x:v>576737</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>341</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>40498</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>31743</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>625980</x:v>
+        <x:v>623354</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
-        <x:v>40498</x:v>
+        <x:v>34860</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>31743</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>625982</x:v>
+        <x:v>622322</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>40498</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>31743</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>632521</x:v>
+        <x:v>625975</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
-        <x:v>34860</x:v>
+        <x:v>40498</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I164" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>31743</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>576737</x:v>
+        <x:v>625978</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>40498</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>31743</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>623354</x:v>
+        <x:v>625981</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>34860</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I166" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>31743</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>576735</x:v>
+        <x:v>622324</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>34860</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>31743</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>622322</x:v>
+        <x:v>576735</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>40498</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="G168" s="14" t="s">
         <x:v>351</x:v>
       </x:c>