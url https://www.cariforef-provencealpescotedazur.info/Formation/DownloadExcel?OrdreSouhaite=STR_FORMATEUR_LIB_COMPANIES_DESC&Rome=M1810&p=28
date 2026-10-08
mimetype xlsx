--- v0 (2026-10-07)
+++ v1 (2026-10-08)
@@ -419,71 +419,71 @@
   <x:si>
     <x:t>BTS services informatiques aux organisations option B : solutions logicielles et applications métiers</x:t>
   </x:si>
   <x:si>
     <x:t>Ufip - Ufitech - Les Anglades</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion réseau informatique</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS services informatiques aux organisations option A : solutions d'infrastructure, systèmes et réseaux</x:t>
   </x:si>
   <x:si>
+    <x:t>Titre professionnel administrateur d'infrastructures sécurisées (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Architecture réseau</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/13/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Titre professionnel administrateur d'infrastructures sécurisées</x:t>
   </x:si>
   <x:si>
-    <x:t>Architecture réseau</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Titre professionnel administrateur d'infrastructures sécurisées (Apprentissage)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>BTS services informatiques aux organisations option A : solutions d'infrastructure, systèmes et réseaux (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS services informatiques aux organisations option B : solutions logicielles et applications métiers (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS services informatiques aux organisations option A : solutions d'infrastructure, systèmes et réseaux (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2029 00:00:00</x:t>
@@ -548,62 +548,62 @@
   <x:si>
     <x:t>04/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien informatique en installation, maintenance et support (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Openclassrooms</x:t>
   </x:si>
   <x:si>
     <x:t>OC</x:t>
   </x:si>
   <x:si>
     <x:t>75001</x:t>
   </x:si>
   <x:si>
+    <x:t>10/05/2022 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/27/2033 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/05/2022 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Déployer et maintenir un site web</x:t>
   </x:si>
   <x:si>
     <x:t>Programmation informatique industrielle</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Administrateur systèmes, réseaux et sécurité - complément (non diplômant)</x:t>
   </x:si>
   <x:si>
     <x:t>Réseau local</x:t>
   </x:si>
   <x:si>
     <x:t>04/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien informatique en installation, maintenance et support</x:t>
   </x:si>
   <x:si>
     <x:t>Cybersécurité - bootcamp</x:t>
@@ -1361,110 +1361,110 @@
   <x:si>
     <x:t>Doranco Espace Multimédia</x:t>
   </x:si>
   <x:si>
     <x:t>75020</x:t>
   </x:si>
   <x:si>
     <x:t>Doranco Espace Multimédia - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan</x:t>
   </x:si>
   <x:si>
     <x:t>44200</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan - Antenne Marseille|Dawan - Antenne Nice</x:t>
   </x:si>
   <x:si>
+    <x:t>11/17/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diderot Education</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diderot Education - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delta - Groupe Someform</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dawan|Dawan - Antenne Marseille|Dawan - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dawan|Dawan - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Information Technology Infrastructure Library (ITIL4) : Bases</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dawan - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/14/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Diderot Education</x:t>
-[...52 lines deleted...]
-  <x:si>
     <x:t>Dawan - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Kubernetes : initiation + approfondissement</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel open source</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Jeune 16-25 ans , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>DEUST informatique d’organisation et systèmes d’information</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-15e</x:t>
@@ -1718,56 +1718,56 @@
   <x:si>
     <x:t>Demandeur d'emploi , Jeune 16-25 ans , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Exxecc</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Alpes Développement Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ADF</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>LUYNES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université d'Aix-Marseille spécialité informatique</x:t>
   </x:si>
   <x:si>
-    <x:t>LUYNES</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Aix Ynov Campus</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Polytech Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel technicien supérieur systèmes et réseaux (Apprentissage) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Istres</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/28/2028 00:00:00</x:t>
@@ -1823,60 +1823,60 @@
   <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maintenir l’infrastructure et contribuer à son évolution et à sa sécurisation - Bloc de compétences du titre professionnel technicien supérieur systèmes et réseaux</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>01/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/25/2027 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>11/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/05/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - ACCES A L'EMPLOI</x:t>
   </x:si>
   <x:si>
     <x:t>AEP Saint Eloi</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
@@ -3903,153 +3903,154 @@
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>544700</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
+      <x:c r="E29" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>623637</x:v>
+        <x:v>549019</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
-        <x:v>92</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
-      <x:c r="E30" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>549019</x:v>
+        <x:v>623637</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
@@ -4076,154 +4077,154 @@
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>549013</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>599461</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>545465</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
@@ -4528,99 +4529,99 @@
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>601936</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>601940</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -5306,57 +5307,57 @@
       <x:c r="K53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>615694</x:v>
+        <x:v>578528</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>40357</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
@@ -5365,114 +5366,114 @@
       <x:c r="K54" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>578528</x:v>
+        <x:v>580627</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>40357</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>580627</x:v>
+        <x:v>615694</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="U55" s="4" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>25</x:v>
@@ -5591,54 +5592,54 @@
       <x:c r="L58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>578527</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="U58" s="16" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>40357</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -5648,54 +5649,54 @@
       <x:c r="L59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>580626</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="U59" s="4" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
         <x:v>25</x:v>
@@ -7554,51 +7555,51 @@
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>607735</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>35</x:v>
@@ -7611,51 +7612,51 @@
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>607731</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -7786,51 +7787,51 @@
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>555060</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>35</x:v>
@@ -9881,51 +9882,51 @@
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>596939</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -9940,51 +9941,51 @@
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>605580</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>35</x:v>
@@ -9997,51 +9998,51 @@
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>553577</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -10056,94 +10057,94 @@
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>605581</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>636998</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>37682</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="G138" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
@@ -10171,151 +10172,151 @@
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>583979</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>629945</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>634447</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s"/>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>54</x:v>
@@ -10331,51 +10332,51 @@
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>600777</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>35</x:v>
@@ -10388,51 +10389,51 @@
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>573280</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>24273</x:v>
@@ -10442,51 +10443,51 @@
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>573843</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -11578,57 +11579,57 @@
       <x:c r="K163" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>607856</x:v>
+        <x:v>545173</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="I164" s="16" t="s">
         <x:v>359</x:v>
@@ -11639,65 +11640,65 @@
       <x:c r="K164" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>545173</x:v>
+        <x:v>607856</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>35</x:v>
@@ -11885,51 +11886,51 @@
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>556958</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>54</x:v>
@@ -12127,51 +12128,51 @@
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>614687</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>54</x:v>
@@ -12365,51 +12366,51 @@
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>608137</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>35</x:v>
@@ -12821,51 +12822,51 @@
       <x:c r="L184" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>11052</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>578115</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -14288,154 +14289,154 @@
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>549511</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
-        <x:v>37682</x:v>
+        <x:v>37488</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>31045</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>600392</x:v>
+        <x:v>588537</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
-        <x:v>37488</x:v>
+        <x:v>37682</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
-        <x:v>31045</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>588537</x:v>
+        <x:v>600392</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>37682</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -14889,51 +14890,51 @@
       <x:c r="L221" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>546764</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>38606</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
@@ -15236,51 +15237,51 @@
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>605525</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -16040,107 +16041,107 @@
       <x:c r="L241" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>557041</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C242" s="15" t="s"/>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s"/>
       <x:c r="K242" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>31034</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>587053</x:v>
+        <x:v>581523</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -16150,1228 +16151,1228 @@
       <x:c r="L243" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>557044</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>35340</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
-        <x:v>433</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>553018</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="I245" s="4" t="s">
         <x:v>432</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>433</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="Q245" s="4" t="s">
         <x:v>432</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>433</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>590884</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
-        <x:v>433</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="Q246" s="16" t="s">
         <x:v>432</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>433</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>614647</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="E247" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="I247" s="4" t="s">
         <x:v>435</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>436</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="Q247" s="4" t="s">
         <x:v>435</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>436</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>552107</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="Q248" s="16" t="s">
         <x:v>435</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>436</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>552108</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>581515</x:v>
+        <x:v>587738</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="U249" s="4" t="s">
         <x:v>439</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
-        <x:v>437</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
-        <x:v>438</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>587738</x:v>
+        <x:v>581515</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>440</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>441</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>581511</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
-        <x:v>439</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C252" s="15" t="s"/>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s"/>
       <x:c r="K252" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>505180</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>445</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>37682</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>587720</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>37682</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>587721</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s"/>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>31034</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>581522</x:v>
+        <x:v>587048</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>439</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C256" s="15" t="s"/>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s"/>
       <x:c r="K256" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>31034</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>587058</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s"/>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>31034</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>587046</x:v>
+        <x:v>581522</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>430</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C258" s="15" t="s"/>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s"/>
       <x:c r="K258" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>31034</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>587054</x:v>
+        <x:v>587046</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C259" s="3" t="s"/>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>31034</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>587050</x:v>
+        <x:v>587054</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>430</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C260" s="15" t="s"/>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s"/>
       <x:c r="K260" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>31034</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>587051</x:v>
+        <x:v>587050</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s"/>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>31034</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>587055</x:v>
+        <x:v>587051</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>430</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C262" s="15" t="s"/>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s"/>
       <x:c r="K262" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>31034</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>581518</x:v>
+        <x:v>587055</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>439</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C263" s="3" t="s"/>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>31034</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>581520</x:v>
+        <x:v>581518</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>439</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C264" s="15" t="s"/>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s"/>
       <x:c r="K264" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>31034</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>581523</x:v>
+        <x:v>581520</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>439</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C265" s="3" t="s"/>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>31034</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>587048</x:v>
+        <x:v>587053</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>430</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>431</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>37682</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -17381,100 +17382,100 @@
       <x:c r="L266" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>587717</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C267" s="3" t="s"/>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>505179</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
-        <x:v>445</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>37682</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
@@ -17487,108 +17488,108 @@
       <x:c r="L268" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>586891</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>37682</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>587716</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="C270" s="15" t="s"/>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s"/>
       <x:c r="K270" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
@@ -20892,273 +20893,273 @@
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>598912</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>555189</x:v>
+        <x:v>606157</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
-        <x:v>92</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
-      <x:c r="E328" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>545078</x:v>
+        <x:v>555189</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
-        <x:v>37680</x:v>
+        <x:v>40792</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="E329" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
-        <x:v>24273</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>598917</x:v>
+        <x:v>545078</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
-        <x:v>336</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>540</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
-        <x:v>40792</x:v>
+        <x:v>37680</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
-      <x:c r="E330" s="14" t="s"/>
+      <x:c r="E330" s="14" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
-        <x:v>24220</x:v>
+        <x:v>24273</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>606157</x:v>
+        <x:v>598917</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
         <x:v>35340</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -21633,148 +21634,148 @@
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>596797</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
-        <x:v>549</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
-        <x:v>37579</x:v>
+        <x:v>40116</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K340" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
-        <x:v>15099</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>595622</x:v>
+        <x:v>592353</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
-        <x:v>40116</x:v>
+        <x:v>37579</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
-        <x:v>31054</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>592353</x:v>
+        <x:v>595622</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>551</x:v>
@@ -22027,208 +22028,208 @@
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>595875</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
+      <x:c r="E347" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="G347" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>538405</x:v>
+        <x:v>549733</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>538411</x:v>
+        <x:v>538405</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
-      <x:c r="E349" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G349" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>549733</x:v>
+        <x:v>538411</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
         <x:v>37579</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>482</x:v>
@@ -23136,334 +23137,334 @@
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
         <x:v>548148</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
-        <x:v>582</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
         <x:v>37682</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I366" s="16" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>628871</x:v>
+        <x:v>548127</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
-        <x:v>558</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>37682</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H367" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>628857</x:v>
+        <x:v>577387</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
-        <x:v>584</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
-        <x:v>560</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
         <x:v>37682</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I368" s="16" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>548127</x:v>
+        <x:v>577388</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
-        <x:v>585</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
-        <x:v>586</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
         <x:v>37682</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H369" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>577387</x:v>
+        <x:v>628871</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
-        <x:v>587</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
-        <x:v>582</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
         <x:v>37682</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I370" s="16" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K370" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>577388</x:v>
+        <x:v>628857</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
-        <x:v>558</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
         <x:v>37682</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H371" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -23532,51 +23533,51 @@
       <x:c r="L372" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>628870</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
-        <x:v>587</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>37682</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H373" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>556</x:v>
       </x:c>
@@ -23659,216 +23660,216 @@
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>577376</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
-        <x:v>36163</x:v>
+        <x:v>37682</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="H375" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
-        <x:v>24220</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>547934</x:v>
+        <x:v>618037</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>575</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>576</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
-        <x:v>566</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
         <x:v>37682</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="I376" s="16" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>548005</x:v>
+        <x:v>618040</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
-        <x:v>567</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>37682</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="H377" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>618037</x:v>
+        <x:v>628823</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>578</x:v>
+        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>37682</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="I378" s="16" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
@@ -23877,230 +23878,230 @@
       <x:c r="K378" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>618040</x:v>
+        <x:v>628826</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
-        <x:v>578</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>588</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
-        <x:v>37682</x:v>
+        <x:v>36163</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="H379" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
-        <x:v>576763</x:v>
+        <x:v>547934</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>589</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
-        <x:v>560</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>37682</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="I380" s="16" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>576765</x:v>
+        <x:v>548005</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
-        <x:v>579</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>580</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>37682</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="H381" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
-        <x:v>628823</x:v>
+        <x:v>618038</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
-        <x:v>584</x:v>
+        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
         <x:v>37682</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="I382" s="16" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
@@ -24109,230 +24110,230 @@
       <x:c r="K382" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>628826</x:v>
+        <x:v>618041</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
-        <x:v>569</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
         <x:v>37682</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="H383" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>576762</x:v>
+        <x:v>576774</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
-        <x:v>562</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
-        <x:v>563</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
-        <x:v>566</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
         <x:v>37682</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="I384" s="16" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K384" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>576774</x:v>
+        <x:v>576762</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
-        <x:v>587</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
         <x:v>37682</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="H385" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
-        <x:v>618038</x:v>
+        <x:v>576763</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
-        <x:v>570</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
-        <x:v>571</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="C386" s="15" t="n">
         <x:v>37682</x:v>
       </x:c>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="I386" s="16" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s">
@@ -24341,57 +24342,57 @@
       <x:c r="K386" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
-        <x:v>618041</x:v>
+        <x:v>576765</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
-        <x:v>581</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
         <x:v>37682</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="H387" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -24576,51 +24577,51 @@
       <x:c r="L390" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>628836</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
-        <x:v>587</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
         <x:v>37682</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="H391" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>556</x:v>
       </x:c>
@@ -24633,54 +24634,54 @@
       <x:c r="L391" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>547987</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="U391" s="4" t="s">
         <x:v>585</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>37682</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="I392" s="16" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">