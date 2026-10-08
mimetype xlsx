--- v0 (2026-10-07)
+++ v1 (2026-10-08)
@@ -263,59 +263,59 @@
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Administrateur systèmes, réseaux et bases de données</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Coordinateur de projets informatiques (infrastructures cloud, applicatives ou data) spécificité chef de projet informatique, data et IA</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel administrateur système DevOps specificité certification Google</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien systèmes réseaux et sécurité</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
+    <x:t>Titre professionnel administrateur système DevOps specificité certification Microsoft</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Coordinateur de projets informatiques (infrastructures cloud, applicatives ou data) spécificité chef de projet SI &amp; applications</x:t>
   </x:si>
   <x:si>
-    <x:t>Titre professionnel administrateur système DevOps specificité certification Microsoft</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité métiers du multimédia et de l'internet parcours développement web et dispositifs interactifs (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>Architecture orientée services</x:t>
@@ -419,113 +419,113 @@
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>13397</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention mathématiques - physique - chimie - informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Mathématiques</x:t>
   </x:si>
   <x:si>
+    <x:t>master mention réseaux et télécommunication</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Protocole télécommunication</x:t>
+  </x:si>
+  <x:si>
     <x:t>BUT spécialité informatique parcours déploiement d'applications communicantes et sécurisées</x:t>
   </x:si>
   <x:si>
     <x:t>Langages informatiques</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
-    <x:t>master mention réseaux et télécommunication</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>master mention bio-informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Bio-informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention méthodes informatiques appliquées à la gestion des entreprises - MIAGE</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>BIOT</x:t>
   </x:si>
   <x:si>
+    <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université Côte d'Azur spécialité informatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Résolution problème</x:t>
+  </x:si>
+  <x:si>
     <x:t>BUT spécialité réseaux &amp; télécommunications parcours développement système et cloud</x:t>
   </x:si>
   <x:si>
     <x:t>Cloud Computing</x:t>
   </x:si>
   <x:si>
     <x:t>SOPHIA ANTIPOLIS</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité science des données parcours exploration et modélisation statistique</x:t>
   </x:si>
   <x:si>
     <x:t>Statistique</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité réseaux &amp; télécommunications parcours cybersécurité</x:t>
   </x:si>
   <x:si>
     <x:t>Cybersécurité</x:t>
   </x:si>
   <x:si>
-    <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université Côte d'Azur spécialité informatique</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BUT spécialité réseaux &amp; télécommunications parcours internet des objets et mobilité</x:t>
   </x:si>
   <x:si>
     <x:t>Transmission numérique</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité réseaux &amp; télécommunications parcours cybersécurité (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité science des données parcours exploration et modélisation statistique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>BTS services informatiques aux organisations option A : solutions d'infrastructure, systèmes et réseaux (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ufip - Ufitech - Les Anglades</x:t>
@@ -638,56 +638,56 @@
   <x:si>
     <x:t>Logiciel WordPress</x:t>
   </x:si>
   <x:si>
     <x:t>06/05/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Administrateur systèmes, réseaux et bases de données spécialisation informatique - infrastructure et réseau (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Sophia Ynov Campus</x:t>
   </x:si>
   <x:si>
     <x:t>06560</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Administrateur systèmes, réseaux et bases de données spécialisation cybersécurité (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Nice Sophia Ynov Campus</x:t>
+  </x:si>
+  <x:si>
     <x:t>Expert en architecture des systèmes d’information</x:t>
   </x:si>
   <x:si>
-    <x:t>Nice Sophia Ynov Campus</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>BTS services informatiques aux organisations option B : solutions logicielles et applications métiers (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS services informatiques aux organisations option A : solutions d'infrastructure, systèmes et réseaux (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en architecture des systèmes d’information spécialisation Expert Cloud, sécurité et infrastructure (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2028 00:00:00</x:t>
@@ -698,179 +698,179 @@
   <x:si>
     <x:t>Ingénieur en science des données spécialisé en infrastructure data ou en apprentissage automatique spécialisation expert en intelligence artificielle (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en infrastructures de données massives (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Simplon.co</x:t>
   </x:si>
   <x:si>
     <x:t>93100</x:t>
   </x:si>
   <x:si>
     <x:t>Simplon.co - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Expert en infrastructures de données massives (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/14/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Titre professionnel administrateur d'infrastructures sécurisées (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
-    <x:t>Demandeur d'emploi , Salarié</x:t>
+    <x:t>Demandeur d'emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Expert en infrastructures de données massives (Contrat de Professionnalisation)</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Formation à la carte (management et gestion de projet)</x:t>
   </x:si>
   <x:si>
     <x:t>Prevot Strat et Co</x:t>
   </x:si>
   <x:si>
     <x:t>13230</x:t>
   </x:si>
   <x:si>
     <x:t>Conduite projet numérique</x:t>
   </x:si>
   <x:si>
+    <x:t>MARTIGUES</x:t>
+  </x:si>
+  <x:si>
     <x:t>PORT-SAINT-LOUIS-DU-RHONE</x:t>
   </x:si>
   <x:si>
-    <x:t>MARTIGUES</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/28/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
     <x:t>Pierre-Henri Sciortino - Ph Formation</x:t>
   </x:si>
   <x:si>
     <x:t>PHF</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>MARSEILLE-11e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUBAGNE</x:t>
+  </x:si>
+  <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE-11e</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Administrateur systèmes, réseaux et cybersécurité</x:t>
   </x:si>
   <x:si>
     <x:t>Openclassrooms</x:t>
   </x:si>
   <x:si>
     <x:t>OC</x:t>
   </x:si>
   <x:si>
     <x:t>75001</x:t>
   </x:si>
   <x:si>
     <x:t>04/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Déployez votre modèle de machine learning - bootcamp en anglais</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration base de données</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Introduction HTML, CSS et JavaScript - bootcamp</x:t>
   </x:si>
   <x:si>
     <x:t>Développement web</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Déployez votre modèle de machine learning - bootcamp en anglais</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Digital project manager - chef de projet numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Administrateur systèmes, réseaux et cybersécurité (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cybersécurité - bootcamp</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Administrateur systèmes, réseaux et sécurité - complément (non diplômant)</x:t>
   </x:si>
   <x:si>
     <x:t>Réseau local</x:t>
   </x:si>
   <x:si>
     <x:t>02/23/2026 00:00:00</x:t>
@@ -1001,65 +1001,65 @@
   <x:si>
     <x:t>WordPress rédacteur</x:t>
   </x:si>
   <x:si>
     <x:t>Excel intermédiaire</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel Excel</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Access - perfectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel Access</x:t>
   </x:si>
   <x:si>
     <x:t>Sécurité des TI-Technologie de l’information</x:t>
   </x:si>
   <x:si>
     <x:t>Sécurité informatique</x:t>
   </x:si>
   <x:si>
+    <x:t>Excel initiation</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Word</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel Word</x:t>
   </x:si>
   <x:si>
-    <x:t>Excel initiation</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maestris - Groupe Eductive</x:t>
   </x:si>
   <x:si>
     <x:t>92100</x:t>
   </x:si>
   <x:si>
     <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet systèmes, réseaux et sécurité (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences-U Lyon</x:t>
@@ -1439,60 +1439,60 @@
   <x:si>
     <x:t>83370</x:t>
   </x:si>
   <x:si>
     <x:t>Architecture système information</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Développement web et web mobile - module 1</x:t>
   </x:si>
   <x:si>
     <x:t>Git-Github</x:t>
   </x:si>
   <x:si>
     <x:t>Cybersécurité  Initiation</x:t>
   </x:si>
   <x:si>
     <x:t>Administrateur réseau</x:t>
   </x:si>
   <x:si>
     <x:t>Développement web et web mobile - module 2</x:t>
   </x:si>
   <x:si>
+    <x:t>mastère spé. cybersécurité (ISEN Yncréa Méditerranée)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISEN Yncréa Méditerranée - campus de Toulon</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bachelor en sciences et ingénierie - cybersécurité</x:t>
   </x:si>
   <x:si>
-    <x:t>ISEN Yncréa Méditerranée - campus de Toulon</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Sécurité télécommunication</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>mastère spé. cybersécurité (ISEN Yncréa Méditerranée)</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien systèmes réseaux et sécurité (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Iscod</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel administrateur système DevOps (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>IPSSI</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Supérieur de l’Électronique et du Numérique - Toulon - Yncréa Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>ISEN</x:t>
   </x:si>
@@ -3902,433 +3902,433 @@
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>632682</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>36061</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>30812</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>613731</x:v>
+        <x:v>632683</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
-        <x:v>38478</x:v>
+        <x:v>36061</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>31008</x:v>
+        <x:v>30812</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>635880</x:v>
+        <x:v>632689</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
-        <x:v>41996</x:v>
+        <x:v>36061</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>31034</x:v>
+        <x:v>30812</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>629981</x:v>
+        <x:v>613731</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
-        <x:v>36462</x:v>
+        <x:v>38478</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
-        <x:v>31034</x:v>
+        <x:v>31008</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>632722</x:v>
+        <x:v>635880</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
-        <x:v>36462</x:v>
+        <x:v>41996</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>31034</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>613763</x:v>
+        <x:v>629981</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
-        <x:v>36061</x:v>
+        <x:v>36462</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>30812</x:v>
+        <x:v>31034</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>632683</x:v>
+        <x:v>632722</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>36061</x:v>
+        <x:v>36462</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>30812</x:v>
+        <x:v>31034</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>632689</x:v>
+        <x:v>613763</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>35502</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -5142,202 +5142,202 @@
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>592043</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
-        <x:v>41586</x:v>
+        <x:v>38997</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>30854</x:v>
+        <x:v>24237</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>596782</x:v>
+        <x:v>591994</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>39278</x:v>
+        <x:v>41586</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>30854</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>592082</x:v>
+        <x:v>596782</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>38997</x:v>
+        <x:v>39278</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>24237</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>591994</x:v>
+        <x:v>592082</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38964</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
@@ -5421,307 +5421,307 @@
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>592283</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
-        <x:v>41612</x:v>
+        <x:v>38325</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>31011</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>596798</x:v>
+        <x:v>595755</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
-        <x:v>41616</x:v>
+        <x:v>41612</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>11036</x:v>
+        <x:v>31011</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>596946</x:v>
+        <x:v>596798</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>41611</x:v>
+        <x:v>41616</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>31045</x:v>
+        <x:v>11036</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>596796</x:v>
+        <x:v>596946</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>38325</x:v>
+        <x:v>41611</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>15099</x:v>
+        <x:v>31045</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>595755</x:v>
+        <x:v>596796</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>41613</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>24218</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>596799</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>39278</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
@@ -5785,51 +5785,51 @@
       <x:c r="G55" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>603428</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
@@ -5846,51 +5846,51 @@
       <x:c r="G56" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>603429</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
@@ -5906,51 +5906,51 @@
       <x:c r="G57" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>554883</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
@@ -5989,79 +5989,79 @@
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>592358</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>38325</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>595754</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
@@ -6078,51 +6078,51 @@
       <x:c r="G60" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>11036</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>603430</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
@@ -7238,148 +7238,148 @@
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>605057</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
-        <x:v>39582</x:v>
+        <x:v>40792</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
-        <x:v>31054</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>606190</x:v>
+        <x:v>595545</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
-        <x:v>40792</x:v>
+        <x:v>39582</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
-        <x:v>24220</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>595545</x:v>
+        <x:v>606190</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
@@ -7814,81 +7814,81 @@
       <x:c r="R90" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>549713</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>39586</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>615895</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>39586</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -7927,81 +7927,81 @@
       <x:c r="R92" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>605086</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>595876</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>37638</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -8036,199 +8036,199 @@
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>554510</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
-        <x:v>37680</x:v>
+        <x:v>37638</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
-        <x:v>24273</x:v>
+        <x:v>24218</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>601759</x:v>
+        <x:v>601772</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
-        <x:v>37638</x:v>
+        <x:v>37680</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
-        <x:v>24218</x:v>
+        <x:v>24273</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>601772</x:v>
+        <x:v>571770</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>571770</x:v>
+        <x:v>601759</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C98" s="15" t="s"/>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>221</x:v>
@@ -8237,100 +8237,100 @@
       <x:c r="K98" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>46339</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>628110</x:v>
+        <x:v>628113</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s"/>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>46339</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>628113</x:v>
+        <x:v>628110</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C100" s="15" t="s"/>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>221</x:v>
@@ -8602,51 +8602,51 @@
       <x:c r="K105" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>567363</x:v>
+        <x:v>567359</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C106" s="15" t="s"/>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
@@ -8657,103 +8657,103 @@
       <x:c r="K106" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>567364</x:v>
+        <x:v>567360</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s"/>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>567359</x:v>
+        <x:v>567366</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C108" s="15" t="s"/>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
@@ -8761,109 +8761,109 @@
         <x:v>231</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s"/>
       <x:c r="K108" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>567360</x:v>
+        <x:v>567363</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s"/>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>567366</x:v>
+        <x:v>567364</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>40356</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
@@ -8906,130 +8906,130 @@
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
-        <x:v>31090</x:v>
+        <x:v>31036</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>578582</x:v>
+        <x:v>632958</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="U111" s="4" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s"/>
       <x:c r="K112" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
-        <x:v>31036</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>632958</x:v>
+        <x:v>578582</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s"/>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>25</x:v>
@@ -9420,100 +9420,100 @@
       <x:c r="G120" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>609471</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s"/>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>630847</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
@@ -10419,406 +10419,406 @@
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>578375</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s"/>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>576627</x:v>
+        <x:v>642512</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C140" s="15" t="s"/>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s"/>
       <x:c r="K140" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
-        <x:v>70332</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>584582</x:v>
+        <x:v>576627</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s"/>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>70322</x:v>
+        <x:v>70332</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>576614</x:v>
+        <x:v>584582</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C142" s="15" t="s"/>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s"/>
       <x:c r="K142" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>576621</x:v>
+        <x:v>576614</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s"/>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
-        <x:v>70332</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>584589</x:v>
+        <x:v>576621</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C144" s="15" t="s"/>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s"/>
       <x:c r="K144" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
-        <x:v>71632</x:v>
+        <x:v>70332</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>576380</x:v>
+        <x:v>584589</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s"/>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
-        <x:v>70322</x:v>
+        <x:v>71632</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>642512</x:v>
+        <x:v>576380</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C146" s="15" t="s"/>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s"/>
       <x:c r="K146" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
@@ -11450,57 +11450,57 @@
       <x:c r="K157" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>552569</x:v>
+        <x:v>600419</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
@@ -11509,57 +11509,57 @@
       <x:c r="K158" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>600419</x:v>
+        <x:v>552569</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -12807,69 +12807,69 @@
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>37488</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>604383</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
@@ -12879,51 +12879,51 @@
         <x:v>37488</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>596938</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
@@ -13171,139 +13171,139 @@
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>592952</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24254</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>594658</x:v>
+        <x:v>592582</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s"/>
       <x:c r="K190" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
-        <x:v>24254</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>592582</x:v>
+        <x:v>594658</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s"/>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>89</x:v>
@@ -13424,164 +13424,164 @@
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>592938</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>556381</x:v>
+        <x:v>608275</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>608275</x:v>
+        <x:v>556381</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="I196" s="16" t="s">
         <x:v>180</x:v>
@@ -14264,51 +14264,51 @@
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>596940</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
@@ -14324,51 +14324,51 @@
       <x:c r="G209" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>608109</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
@@ -14582,148 +14582,148 @@
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>607801</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>595552</x:v>
+        <x:v>595887</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>595887</x:v>
+        <x:v>595552</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C216" s="15" t="s"/>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>108</x:v>
@@ -14885,51 +14885,51 @@
         <x:v>37488</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>596941</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
@@ -14942,51 +14942,51 @@
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>596939</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
@@ -15496,51 +15496,51 @@
       <x:c r="C230" s="15" t="s"/>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s"/>
       <x:c r="K230" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>599360</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
@@ -15940,51 +15940,51 @@
       <x:c r="C238" s="15" t="s"/>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s"/>
       <x:c r="K238" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>542289</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
@@ -16015,78 +16015,78 @@
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>542271</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C240" s="15" t="s"/>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s"/>
       <x:c r="K240" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>542437</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
@@ -16172,148 +16172,147 @@
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>542275</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="C243" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C243" s="3" t="s"/>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="J243" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
-        <x:v>24293</x:v>
+        <x:v>31006</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>620439</x:v>
+        <x:v>596819</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>459</x:v>
-[...1 lines deleted...]
-      <x:c r="C244" s="15" t="s"/>
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="C244" s="15" t="n">
+        <x:v>40744</x:v>
+      </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="J244" s="14" t="s"/>
+      <x:c r="J244" s="14" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
-        <x:v>31006</x:v>
+        <x:v>24293</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>596819</x:v>
+        <x:v>620439</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>36462</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -16620,141 +16619,141 @@
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>595878</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>40744</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>24293</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>638772</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>40744</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="I252" s="16" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>24293</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>599305</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
@@ -17131,57 +17130,57 @@
       <x:c r="K259" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>607856</x:v>
+        <x:v>545173</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="I260" s="16" t="s">
         <x:v>476</x:v>
@@ -17192,57 +17191,57 @@
       <x:c r="K260" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>545173</x:v>
+        <x:v>607856</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>35340</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -17371,110 +17370,110 @@
       <x:c r="M263" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>608142</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I264" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>608141</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
@@ -19077,51 +19076,51 @@
         <x:v>611774</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s"/>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>31034</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>557983</x:v>
       </x:c>
@@ -19130,100 +19129,100 @@
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C294" s="15" t="s"/>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s"/>
       <x:c r="K294" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>534509</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s"/>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>31034</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>617896</x:v>
       </x:c>
@@ -19232,51 +19231,51 @@
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C296" s="15" t="s"/>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s"/>
       <x:c r="K296" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>572255</x:v>
       </x:c>
@@ -19494,90 +19493,90 @@
       <x:c r="M300" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>605529</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>37488</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="H301" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>608352</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
@@ -20092,75 +20091,75 @@
       <x:c r="S310" s="14" t="n">
         <x:v>549511</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>37488</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>588537</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
@@ -20563,107 +20562,107 @@
       <x:c r="K319" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>599879</x:v>
+        <x:v>611395</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>611395</x:v>
+        <x:v>599879</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>26</x:v>
@@ -21123,105 +21122,105 @@
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>596436</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
         <x:v>38997</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>24237</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>591993</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
@@ -21234,174 +21233,174 @@
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>606192</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>595874</x:v>
+        <x:v>595542</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>595542</x:v>
+        <x:v>595874</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>504</x:v>
       </x:c>
@@ -21531,51 +21530,51 @@
       <x:c r="M337" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
         <x:v>552918</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
@@ -21590,51 +21589,51 @@
       <x:c r="M338" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>552919</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="E339" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -22272,51 +22271,51 @@
       <x:c r="G350" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="I350" s="16" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>620814</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
@@ -22329,51 +22328,51 @@
       <x:c r="G351" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="H351" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
         <x:v>626765</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
@@ -22388,51 +22387,51 @@
       <x:c r="G352" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="I352" s="16" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>616872</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
@@ -22448,51 +22447,51 @@
       <x:c r="G353" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="H353" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>568847</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
@@ -26971,51 +26970,51 @@
         <x:v>41617</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>11036</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>596947</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
@@ -27108,82 +27107,82 @@
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
         <x:v>592086</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
         <x:v>41616</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>11036</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
         <x:v>596945</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
@@ -27454,77 +27453,77 @@
       <x:c r="C442" s="15" t="s"/>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s"/>
       <x:c r="K442" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
         <x:v>467583</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C443" s="3" t="s"/>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
@@ -28271,51 +28270,51 @@
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>640669</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C457" s="3" t="s"/>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="H457" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
@@ -28723,79 +28722,79 @@
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
         <x:v>592284</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
         <x:v>41611</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="G465" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
         <x:v>596797</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
@@ -29009,51 +29008,51 @@
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
         <x:v>549752</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>39582</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>35</x:v>
@@ -29635,485 +29634,485 @@
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
         <x:v>595875</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>40792</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
+      <x:c r="E481" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
       <x:c r="G481" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
-        <x:v>538405</x:v>
+        <x:v>549733</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
-        <x:v>191</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
-        <x:v>40792</x:v>
+        <x:v>39586</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s"/>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K482" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
-        <x:v>24220</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
-        <x:v>538411</x:v>
+        <x:v>615894</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
-        <x:v>40792</x:v>
+        <x:v>39586</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="E483" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G483" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
-        <x:v>24220</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
-        <x:v>549733</x:v>
+        <x:v>549760</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
-        <x:v>85</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
         <x:v>39586</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
-      <x:c r="E484" s="14" t="s"/>
+      <x:c r="E484" s="14" t="s">
+        <x:v>69</x:v>
+      </x:c>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s"/>
       <x:c r="I484" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K484" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
-        <x:v>615894</x:v>
+        <x:v>549757</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
-        <x:v>39586</x:v>
+        <x:v>39582</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="E485" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G485" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J485" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
-        <x:v>549760</x:v>
+        <x:v>604973</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
-        <x:v>67</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
-        <x:v>713</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
-        <x:v>39586</x:v>
+        <x:v>40792</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
-      <x:c r="E486" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E486" s="14" t="s"/>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s"/>
       <x:c r="I486" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K486" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
-        <x:v>31054</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
-        <x:v>549757</x:v>
+        <x:v>538405</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
-        <x:v>39582</x:v>
+        <x:v>40792</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
-      <x:c r="E487" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G487" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
-        <x:v>31054</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
-        <x:v>604973</x:v>
+        <x:v>538411</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
-        <x:v>709</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
         <x:v>38997</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s"/>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="I488" s="16" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K488" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>24237</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
         <x:v>632944</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
@@ -30126,51 +30125,51 @@
       <x:c r="G489" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="H489" s="0" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="J489" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
         <x:v>24237</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
         <x:v>632945</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
@@ -30303,51 +30302,51 @@
       <x:c r="G492" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I492" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K492" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
         <x:v>609468</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
         <x:v>728</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">