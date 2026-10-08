--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -224,110 +224,110 @@
   <x:si>
     <x:t>12/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel secrétaire comptable</x:t>
   </x:si>
   <x:si>
     <x:t>Sipca</x:t>
   </x:si>
   <x:si>
     <x:t>80000</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Secrétariat assistanat comptabilité</x:t>
   </x:si>
   <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 8e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTIBES</x:t>
+  </x:si>
+  <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
-    <x:t>12/07/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
-    <x:t>AIX EN PROVENCE</x:t>
-[...14 lines deleted...]
-    <x:t>ANTIBES</x:t>
+    <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAVAILLON</x:t>
   </x:si>
   <x:si>
-    <x:t>HYERES</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE- 8e</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS</x:t>
   </x:si>
   <x:si>
     <x:t>Rk2c Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
@@ -440,62 +440,62 @@
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Optim'hum</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>01/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Neven Education</x:t>
   </x:si>
   <x:si>
     <x:t>06210</x:t>
   </x:si>
   <x:si>
     <x:t>MANDELIEU-LA-NAPOULE</x:t>
   </x:si>
   <x:si>
+    <x:t>10/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/19/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Facturation électronique : tout comprendre et se mettre en conformité</x:t>
   </x:si>
   <x:si>
     <x:t>Mathez Conseil Formation</x:t>
   </x:si>
   <x:si>
     <x:t>06205</x:t>
   </x:si>
   <x:si>
     <x:t>Profession libérale , Public en emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Facturation</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06203</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Jacques Audiberti</x:t>
@@ -914,110 +914,110 @@
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Défi 83</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Comprendre Apprendre Pratiquer Formation</x:t>
   </x:si>
   <x:si>
     <x:t>CAP FORMATION</x:t>
   </x:si>
   <x:si>
+    <x:t>01/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/27/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Adjoint de dirigeant d'entreprise artisanale (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion entreprise artisanale</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation La Seyne sur Mer</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Gap</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>Adjoint de dirigeant d'entreprise artisanale BC05 Définir sa stratégie commerciale et son marketing digital</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Conjoint collaborateur d'artisan , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
+    <x:t>Adjoint de dirigeant d'entreprise artisanale BC02 Assurer la comptabilité générale d’une entreprise artisanale – TPE-PME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Artisan , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>Adjoint de dirigeant d'entreprise artisanale BC02 Assurer la comptabilité générale d’une entreprise artisanale – TPE-PME</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Cfd</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa Perspective - Isim</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
@@ -1046,62 +1046,62 @@
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Azur Formation</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>03/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Athélia Institut de Formation Conseils et Performance</x:t>
   </x:si>
   <x:si>
     <x:t>AIFCP</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
+    <x:t>LA CIOTAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>LA CIOTAT</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Association Hyères Orientation</x:t>
   </x:si>
   <x:si>
     <x:t>ASSHOR</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>Association de Formation pour la Coopération et la Promotion Professionnelle Méditerranéenne</x:t>
   </x:si>
   <x:si>
     <x:t>ACPM</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
   </x:si>
   <x:si>
     <x:t>04/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/04/2026 00:00:00</x:t>
@@ -1154,150 +1154,150 @@
   <x:si>
     <x:t>AFPA - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Istres</x:t>
   </x:si>
   <x:si>
     <x:t>13800</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>NICE CEDEX 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/14/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>ISTRES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>NICE CEDEX 4</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>05/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Préparer les opérations comptables périodiques - Bloc de compétences du titre professionnel Secrétaire Comptable</x:t>
   </x:si>
   <x:si>
     <x:t>05/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assurer les travaux administratifs de secrétariat au quotidien - Bloc de compétences du titre professionnel Secrétaire Comptable</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Assurer les opérations comptables au quotidien - Bloc de compétences du titre professionnel Secrétaire Comptable</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Assurer les opérations comptables au quotidien - Bloc de compétences du titre professionnel Secrétaire Comptable</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - ACCES A L'EMPLOI</x:t>
   </x:si>
   <x:si>
     <x:t>Activ Formations</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Assistant de comptabilité et d'administration en PME/TPE BC1 gérer la comptabilité des activités quotidiennes de la PME</x:t>
+  </x:si>
+  <x:si>
     <x:t>4MaCompta Expertise - Alfred Cadoret</x:t>
   </x:si>
   <x:si>
     <x:t>06240</x:t>
   </x:si>
   <x:si>
+    <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Handicapé</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 6e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Handicapé , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE- 6e</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>12/21/2028 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Handicapé</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -1979,51 +1979,51 @@
       <x:c r="K4" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>638189</x:v>
+        <x:v>626318</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -2033,51 +2033,51 @@
       <x:c r="K5" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>636153</x:v>
+        <x:v>626320</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
@@ -2090,51 +2090,51 @@
       <x:c r="K6" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>626318</x:v>
+        <x:v>626317</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -2144,939 +2144,939 @@
       <x:c r="K7" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>626320</x:v>
+        <x:v>635979</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="S8" s="14" t="n">
+        <x:v>636150</x:v>
+      </x:c>
+      <x:c r="T8" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="S8" s="14" t="n">
-[...2 lines deleted...]
-      <x:c r="T8" s="16" t="s">
+      <x:c r="U8" s="16" t="s">
         <x:v>58</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>636150</x:v>
+        <x:v>626316</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="U9" s="4" t="s">
         <x:v>58</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>617328</x:v>
+        <x:v>638189</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>617329</x:v>
+        <x:v>636153</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>617331</x:v>
+        <x:v>638762</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="S13" s="0" t="n">
+        <x:v>617328</x:v>
+      </x:c>
+      <x:c r="T13" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="U13" s="4" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="S14" s="14" t="n">
+        <x:v>617329</x:v>
+      </x:c>
+      <x:c r="T14" s="16" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="U14" s="16" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>636152</x:v>
+        <x:v>617331</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>636155</x:v>
+        <x:v>638761</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>626319</x:v>
+        <x:v>636152</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="U17" s="4" t="s">
         <x:v>58</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>623287</x:v>
+        <x:v>636155</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>617330</x:v>
+        <x:v>626319</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="U19" s="4" t="s">
         <x:v>58</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>617332</x:v>
+        <x:v>623287</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>638763</x:v>
+        <x:v>617330</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>638764</x:v>
+        <x:v>617332</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>638765</x:v>
+        <x:v>638763</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
@@ -3089,105 +3089,105 @@
       <x:c r="K24" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>626316</x:v>
+        <x:v>638764</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>626317</x:v>
+        <x:v>638765</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
@@ -3197,105 +3197,105 @@
       <x:c r="J26" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>623987</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="U26" s="16" t="s">
         <x:v>58</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>635981</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
@@ -3308,108 +3308,108 @@
       <x:c r="J28" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>636154</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="U28" s="16" t="s">
         <x:v>58</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>638759</x:v>
+        <x:v>636151</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
@@ -3419,108 +3419,108 @@
       <x:c r="J30" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>638760</x:v>
+        <x:v>617327</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>636151</x:v>
+        <x:v>638759</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
@@ -3530,105 +3530,105 @@
       <x:c r="J32" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>617327</x:v>
+        <x:v>638760</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>642303</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
@@ -3641,51 +3641,51 @@
       <x:c r="J34" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>621184</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -3695,51 +3695,51 @@
       <x:c r="J35" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>621182</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
@@ -4272,51 +4272,51 @@
       <x:c r="J45" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>614294</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -4334,51 +4334,51 @@
       <x:c r="K46" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>642977</x:v>
+        <x:v>602018</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
@@ -4391,51 +4391,51 @@
       <x:c r="K47" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>602018</x:v>
+        <x:v>642977</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>129</x:v>
@@ -4498,51 +4498,51 @@
       <x:c r="J49" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>616806</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
@@ -4790,51 +4790,51 @@
       <x:c r="L54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>636872</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
@@ -4847,51 +4847,51 @@
       <x:c r="J55" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>598164</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
@@ -4910,51 +4910,51 @@
       <x:c r="J56" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>634887</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
@@ -5793,51 +5793,51 @@
       <x:c r="L71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>634779</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
@@ -6023,51 +6023,51 @@
       <x:c r="M75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>636294</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
@@ -6127,51 +6127,51 @@
       <x:c r="J77" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>608335</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
@@ -6184,51 +6184,51 @@
       <x:c r="J78" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>601581</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
@@ -6244,51 +6244,51 @@
       <x:c r="L79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>626905</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -7102,57 +7102,57 @@
       <x:c r="K94" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>608518</x:v>
+        <x:v>555940</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -7162,299 +7162,299 @@
       <x:c r="K95" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>555940</x:v>
+        <x:v>608518</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
-        <x:v>37123</x:v>
+        <x:v>38506</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
-        <x:v>35049</x:v>
+        <x:v>32667</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>555941</x:v>
+        <x:v>608432</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
-        <x:v>37123</x:v>
+        <x:v>38506</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
-        <x:v>35049</x:v>
+        <x:v>32667</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>608519</x:v>
+        <x:v>555772</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
-        <x:v>38506</x:v>
+        <x:v>37123</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
-        <x:v>32667</x:v>
+        <x:v>35049</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>608432</x:v>
+        <x:v>555941</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
-        <x:v>38506</x:v>
+        <x:v>37123</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
-        <x:v>32667</x:v>
+        <x:v>35049</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>555772</x:v>
+        <x:v>608519</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
@@ -7523,51 +7523,51 @@
       <x:c r="J101" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>612877</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C102" s="15" t="s"/>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
@@ -8097,209 +8097,210 @@
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>642434</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
-        <x:v>94</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
-      <x:c r="E112" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>600069</x:v>
+        <x:v>622625</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
+      <x:c r="E113" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>622625</x:v>
+        <x:v>600069</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>601742</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -8312,51 +8313,51 @@
       <x:c r="J115" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>601741</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
@@ -8369,51 +8370,51 @@
       <x:c r="J116" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>615126</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
@@ -8423,51 +8424,51 @@
       <x:c r="J117" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>626485</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C118" s="15" t="s"/>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
@@ -8536,51 +8537,51 @@
       <x:c r="K119" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>618767</x:v>
+        <x:v>641015</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
@@ -8595,51 +8596,51 @@
       <x:c r="K120" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>641015</x:v>
+        <x:v>618767</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
@@ -8652,51 +8653,51 @@
       <x:c r="J121" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>604147</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -8773,51 +8774,51 @@
       <x:c r="J123" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>605173</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
@@ -8849,176 +8850,177 @@
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>634452</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>127</x:v>
-[...1 lines deleted...]
-      <x:c r="C125" s="3" t="s"/>
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="C125" s="3" t="n">
+        <x:v>38289</x:v>
+      </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
+      <x:c r="J125" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="K125" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
-        <x:v>34078</x:v>
+        <x:v>32097</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>634362</x:v>
+        <x:v>634453</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>299</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C126" s="15" t="s"/>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I126" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="J126" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J126" s="14" t="s"/>
       <x:c r="K126" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
-        <x:v>32097</x:v>
+        <x:v>34078</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>634453</x:v>
+        <x:v>634362</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s"/>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>34078</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>634361</x:v>
       </x:c>
@@ -9054,51 +9056,51 @@
       <x:c r="J128" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>601688</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -9346,57 +9348,57 @@
       <x:c r="K133" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>615822</x:v>
+        <x:v>642845</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I134" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
@@ -9462,57 +9464,57 @@
       <x:c r="K135" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>642845</x:v>
+        <x:v>615822</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I136" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
@@ -9688,237 +9690,237 @@
       <x:c r="J139" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>571899</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
-        <x:v>94</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
-      <x:c r="E140" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>601391</x:v>
+        <x:v>641175</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>641175</x:v>
+        <x:v>641178</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
-      <x:c r="E142" s="14" t="s"/>
+      <x:c r="E142" s="14" t="s">
+        <x:v>96</x:v>
+      </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>641178</x:v>
+        <x:v>601391</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -10447,51 +10449,51 @@
       <x:c r="L152" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>640638</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
@@ -10515,164 +10517,164 @@
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>618357</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
-        <x:v>37123</x:v>
+        <x:v>38506</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="I154" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
-        <x:v>35049</x:v>
+        <x:v>32667</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>640660</x:v>
+        <x:v>549116</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
-        <x:v>38506</x:v>
+        <x:v>37123</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
-        <x:v>32667</x:v>
+        <x:v>35049</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>549116</x:v>
+        <x:v>640660</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="I156" s="16" t="s">
         <x:v>354</x:v>
@@ -10802,111 +10804,111 @@
       <x:c r="K158" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>548118</x:v>
+        <x:v>566382</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="U158" s="16" t="s">
         <x:v>362</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="S159" s="0" t="n">
+        <x:v>548118</x:v>
+      </x:c>
+      <x:c r="T159" s="4" t="s">
         <x:v>364</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
@@ -10915,51 +10917,51 @@
       <x:c r="J160" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>566381</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
@@ -10981,101 +10983,101 @@
       <x:c r="M161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>641506</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>633318</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
@@ -11147,51 +11149,51 @@
       <x:c r="J164" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>566383</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
@@ -11204,51 +11206,51 @@
       <x:c r="J165" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>566384</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
@@ -11320,51 +11322,51 @@
       <x:c r="J167" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>633319</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
@@ -11388,99 +11390,99 @@
       <x:c r="M168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>641507</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>576022</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
@@ -11495,51 +11497,51 @@
       <x:c r="J170" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>576024</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
@@ -11552,226 +11554,226 @@
       <x:c r="J171" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>576025</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="I172" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>575499</x:v>
+        <x:v>576023</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>576023</x:v>
+        <x:v>575499</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>377</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I174" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>576003</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
@@ -11784,51 +11786,51 @@
       <x:c r="J175" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>576006</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
@@ -11841,51 +11843,51 @@
       <x:c r="J176" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>538104</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
@@ -11907,101 +11909,101 @@
       <x:c r="M177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>641427</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>566324</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
@@ -12014,51 +12016,51 @@
       <x:c r="J179" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>633246</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
@@ -12073,51 +12075,51 @@
       <x:c r="J180" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>576005</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
@@ -12130,60 +12132,60 @@
       <x:c r="J181" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>547978</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
@@ -12195,54 +12197,54 @@
       <x:c r="L182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>575417</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -12255,158 +12257,158 @@
       <x:c r="M183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>641426</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>566325</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>566326</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
@@ -12421,669 +12423,669 @@
       <x:c r="J186" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>566327</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>575416</x:v>
+        <x:v>576004</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>369</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>575418</x:v>
+        <x:v>633245</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>576004</x:v>
+        <x:v>575416</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>377</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I190" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>633245</x:v>
+        <x:v>575418</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>563985</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>512829</x:v>
+        <x:v>558534</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>558534</x:v>
+        <x:v>512829</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>635925</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s"/>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>34078</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>635191</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>625672</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s"/>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>34078</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>635193</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>