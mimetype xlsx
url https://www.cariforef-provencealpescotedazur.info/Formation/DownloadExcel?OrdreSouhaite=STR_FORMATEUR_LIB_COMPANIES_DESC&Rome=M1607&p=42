--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -332,59 +332,59 @@
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bureautique Microsoft avec l'intelligence artificielle (IA) intégrée</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Excel</x:t>
   </x:si>
   <x:si>
     <x:t>06/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/30/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Excel - perfectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>Studio Gentile - Systemv</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>06/05/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel chargé d'accueil et de gestion administrative</x:t>
   </x:si>
   <x:si>
     <x:t>Sipca</x:t>
   </x:si>
   <x:si>
     <x:t>80000</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
@@ -395,74 +395,74 @@
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAGUIGNAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORANGE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARPENTRAS</x:t>
+  </x:si>
+  <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
-    <x:t>AIX EN PROVENCE</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>CAVAILLON</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel chargé d'accueil et de gestion administrative (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Sigma Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autonomie numérique et équipement</x:t>
   </x:si>
   <x:si>
     <x:t>Quali Formation</x:t>
@@ -716,62 +716,62 @@
   <x:si>
     <x:t>Assistant de facturation pour kiné libéral/facturier</x:t>
   </x:si>
   <x:si>
     <x:t>bac pro assistance à la gestion des organisations et de leurs activités</x:t>
   </x:si>
   <x:si>
     <x:t>MFR</x:t>
   </x:si>
   <x:si>
     <x:t>13570</x:t>
   </x:si>
   <x:si>
     <x:t>BARBENTANE</x:t>
   </x:si>
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
+    <x:t>01/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Word intermédiaire</x:t>
   </x:si>
   <x:si>
-    <x:t>01/01/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Excel intermédiaire</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Access - perfectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel Access</x:t>
   </x:si>
   <x:si>
     <x:t>Excel : perfectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Word</x:t>
@@ -2102,60 +2102,60 @@
   <x:si>
     <x:t>VENELLES</x:t>
   </x:si>
   <x:si>
     <x:t>PEYNIER</x:t>
   </x:si>
   <x:si>
     <x:t>MONTEUX</x:t>
   </x:si>
   <x:si>
     <x:t>LAGNES</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-DE-BOUC</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
     <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
     <x:t>LOURMARIN</x:t>
   </x:si>
   <x:si>
+    <x:t>ARVIEUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VILLENEUVE-LOUBET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIOT</x:t>
+  </x:si>
+  <x:si>
     <x:t>Word Initiation : les fondamentaux pour débutants</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>BIOT</x:t>
   </x:si>
   <x:si>
     <x:t>Informatique pour les débutants : Windows + Internet + Office</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan</x:t>
   </x:si>
   <x:si>
     <x:t>44200</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>02/14/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bureautique Approfondissement : Excel + Word + Powerpoint</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2025 00:00:00</x:t>
   </x:si>
@@ -3648,142 +3648,142 @@
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>614918</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C12" s="15" t="s"/>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s"/>
       <x:c r="K12" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
-        <x:v>70322</x:v>
+        <x:v>70354</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>607466</x:v>
+        <x:v>614916</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
-        <x:v>70354</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>614916</x:v>
+        <x:v>607466</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
@@ -4278,145 +4278,145 @@
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>632252</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>617462</x:v>
+        <x:v>635949</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>635949</x:v>
+        <x:v>617462</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
@@ -4803,54 +4803,54 @@
       <x:c r="J33" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>639564</x:v>
+        <x:v>639573</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
@@ -4860,108 +4860,108 @@
       <x:c r="J34" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>639569</x:v>
+        <x:v>639577</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>639570</x:v>
+        <x:v>639581</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
@@ -4971,108 +4971,108 @@
       <x:c r="J36" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>639575</x:v>
+        <x:v>639582</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>639578</x:v>
+        <x:v>639564</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
@@ -5085,51 +5085,51 @@
       <x:c r="K38" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>639573</x:v>
+        <x:v>639569</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
@@ -5139,51 +5139,51 @@
       <x:c r="K39" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>639577</x:v>
+        <x:v>639570</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
@@ -5196,51 +5196,51 @@
       <x:c r="K40" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>639581</x:v>
+        <x:v>639575</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
@@ -5250,51 +5250,51 @@
       <x:c r="K41" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>639582</x:v>
+        <x:v>639578</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
@@ -5682,51 +5682,51 @@
       <x:c r="I49" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>527769</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
@@ -5896,51 +5896,51 @@
       <x:c r="I53" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>577797</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
@@ -6784,51 +6784,51 @@
       <x:c r="J68" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>609641</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
@@ -6844,51 +6844,51 @@
       <x:c r="J69" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>557204</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
@@ -7005,51 +7005,51 @@
       <x:c r="L72" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>638434</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>26</x:v>
@@ -7172,247 +7172,247 @@
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>595272</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>584333</x:v>
+        <x:v>642512</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>70332</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>575131</x:v>
+        <x:v>584333</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
-        <x:v>70322</x:v>
+        <x:v>70332</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>642512</x:v>
+        <x:v>575131</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>576620</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
@@ -7467,62 +7467,62 @@
       <x:c r="L81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>642520</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>70332</x:v>
       </x:c>
@@ -7569,51 +7569,51 @@
       <x:c r="L83" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>71632</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>642189</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
@@ -7826,51 +7826,51 @@
       <x:c r="L88" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>642515</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>56</x:v>
@@ -8030,51 +8030,51 @@
       <x:c r="L92" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>642510</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>56</x:v>
@@ -8234,54 +8234,54 @@
       <x:c r="L96" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>584597</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="U96" s="16" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>46</x:v>
@@ -10537,51 +10537,51 @@
       <x:c r="J138" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>594454</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s"/>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>313</x:v>
@@ -10646,51 +10646,51 @@
       <x:c r="J140" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>595277</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s"/>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>316</x:v>
@@ -10698,51 +10698,51 @@
       <x:c r="J141" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>594435</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
@@ -11025,51 +11025,51 @@
       <x:c r="J147" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>595294</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C148" s="15" t="s"/>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
@@ -11132,51 +11132,51 @@
       <x:c r="J149" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>594449</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C150" s="15" t="s"/>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
@@ -12490,51 +12490,51 @@
       <x:c r="J174" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>595273</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>392</x:v>
@@ -12820,51 +12820,51 @@
       <x:c r="J180" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>594440</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>403</x:v>
@@ -13409,51 +13409,51 @@
       <x:c r="J191" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>594474</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
@@ -14130,51 +14130,51 @@
       <x:c r="J204" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>595296</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
@@ -14406,51 +14406,51 @@
       <x:c r="J209" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>595270</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
@@ -14517,51 +14517,51 @@
       <x:c r="J211" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>595278</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
@@ -14685,51 +14685,51 @@
       <x:c r="J214" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>595282</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
@@ -14796,51 +14796,51 @@
       <x:c r="J216" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>595295</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
@@ -15129,51 +15129,51 @@
       <x:c r="J222" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>595311</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
@@ -15500,51 +15500,51 @@
       <x:c r="J229" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>612077</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
@@ -15561,51 +15561,51 @@
       <x:c r="J230" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>640579</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>40249</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
@@ -15621,51 +15621,51 @@
       <x:c r="J231" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>641198</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>40249</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
@@ -15682,51 +15682,51 @@
       <x:c r="J232" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>599791</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>40249</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
@@ -15742,51 +15742,51 @@
       <x:c r="J233" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>641200</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>40249</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
@@ -15801,51 +15801,51 @@
       <x:c r="J234" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>576238</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>40249</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
@@ -15861,51 +15861,51 @@
       <x:c r="J235" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>599789</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>40249</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
@@ -15922,51 +15922,51 @@
       <x:c r="J236" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>599790</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>40249</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
@@ -15982,51 +15982,51 @@
       <x:c r="J237" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>641199</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C238" s="15" t="s"/>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
@@ -19384,51 +19384,51 @@
       <x:c r="J297" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>555933</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
@@ -19445,51 +19445,51 @@
       <x:c r="J298" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>608524</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="E299" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
@@ -19505,51 +19505,51 @@
       <x:c r="J299" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>608429</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
@@ -19566,51 +19566,51 @@
       <x:c r="J300" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>555975</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>619</x:v>
       </x:c>
@@ -19851,51 +19851,51 @@
       <x:c r="L305" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>629939</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
@@ -20670,51 +20670,51 @@
         <x:v>645</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>612545</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>645</x:v>
@@ -20923,51 +20923,51 @@
       <x:c r="I325" s="4" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>612596</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
@@ -22404,51 +22404,51 @@
         <x:v>645</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s"/>
       <x:c r="K354" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>612605</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="C355" s="3" t="s"/>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>645</x:v>
@@ -22555,51 +22555,51 @@
       <x:c r="I357" s="4" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>612636</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="C358" s="15" t="s"/>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
@@ -23220,51 +23220,51 @@
         <x:v>645</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s"/>
       <x:c r="K370" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>612539</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>645</x:v>
@@ -23543,86 +23543,86 @@
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>612638</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C377" s="3" t="s"/>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
-        <x:v>70332</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>629483</x:v>
+        <x:v>612533</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="C378" s="15" t="s"/>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
         <x:v>645</x:v>
@@ -23631,255 +23631,255 @@
       <x:c r="K378" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>612533</x:v>
+        <x:v>612543</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s"/>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
-        <x:v>612543</x:v>
+        <x:v>612546</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="C380" s="15" t="s"/>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s"/>
       <x:c r="K380" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
-        <x:v>680</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>612546</x:v>
+        <x:v>612593</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s"/>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
-        <x:v>612593</x:v>
+        <x:v>612640</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
-        <x:v>643</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C382" s="15" t="s"/>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s"/>
       <x:c r="K382" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
-        <x:v>70322</x:v>
+        <x:v>70332</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>612640</x:v>
+        <x:v>629483</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s"/>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>25</x:v>
@@ -24200,51 +24200,51 @@
       <x:c r="J389" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>633701</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
@@ -24259,51 +24259,51 @@
       <x:c r="J390" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>618766</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>700</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
@@ -24316,51 +24316,51 @@
       <x:c r="J391" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>641017</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
@@ -26814,51 +26814,51 @@
       <x:c r="J434" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
         <x:v>625532</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
         <x:v>754</x:v>
       </x:c>
@@ -26871,51 +26871,51 @@
       <x:c r="J435" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
         <x:v>625991</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
@@ -26930,51 +26930,51 @@
       <x:c r="J436" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
         <x:v>625568</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
         <x:v>754</x:v>
       </x:c>
@@ -26987,51 +26987,51 @@
       <x:c r="J437" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
         <x:v>624483</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
         <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
@@ -27157,97 +27157,97 @@
       <x:c r="M440" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>633102</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C441" s="3" t="s"/>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
         <x:v>633101</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>770</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C442" s="15" t="s"/>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s"/>
       <x:c r="K442" s="14" t="s">
@@ -30294,351 +30294,351 @@
       <x:c r="J495" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
-        <x:v>627861</x:v>
+        <x:v>604439</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
-        <x:v>547</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
-        <x:v>698</x:v>
+        <x:v>806</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
-        <x:v>785</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
-        <x:v>41239</x:v>
+        <x:v>36804</x:v>
       </x:c>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s"/>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="I496" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K496" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
-        <x:v>627865</x:v>
+        <x:v>575419</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
-        <x:v>547</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
-        <x:v>698</x:v>
+        <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
-        <x:v>36804</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="G497" s="0" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="H497" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J497" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
-        <x:v>575419</x:v>
+        <x:v>623353</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
-        <x:v>793</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
-        <x:v>794</x:v>
+        <x:v>808</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s"/>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="I498" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K498" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
-        <x:v>791</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
-        <x:v>623353</x:v>
+        <x:v>637615</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
-        <x:v>807</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
-        <x:v>808</x:v>
+        <x:v>798</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="C499" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s"/>
       <x:c r="G499" s="0" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="H499" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J499" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
-        <x:v>637615</x:v>
+        <x:v>627861</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
-        <x:v>797</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
-        <x:v>798</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="C500" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s"/>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="I500" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J500" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K500" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L500" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
-        <x:v>604439</x:v>
+        <x:v>627865</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
-        <x:v>555</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
-        <x:v>806</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="G501" s="0" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="H501" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J501" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -30759,51 +30759,51 @@
       <x:c r="J503" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
         <x:v>609461</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
         <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="C504" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s"/>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
@@ -30925,51 +30925,51 @@
         <x:v>759</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s"/>
       <x:c r="K506" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L506" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
         <x:v>534104</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C507" s="3" t="s"/>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="G507" s="0" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="H507" s="0" t="s">
         <x:v>758</x:v>
@@ -31032,51 +31032,51 @@
         <x:v>759</x:v>
       </x:c>
       <x:c r="J508" s="14" t="s"/>
       <x:c r="K508" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L508" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
         <x:v>71632</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
         <x:v>534020</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="C509" s="3" t="s"/>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="G509" s="0" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="H509" s="0" t="s">
         <x:v>758</x:v>
@@ -31191,51 +31191,51 @@
       <x:c r="I511" s="4" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="K511" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L511" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
         <x:v>534100</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C512" s="15" t="s"/>
       <x:c r="D512" s="15" t="s"/>
       <x:c r="E512" s="14" t="s"/>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
         <x:v>757</x:v>
       </x:c>
@@ -31298,51 +31298,51 @@
       <x:c r="I513" s="4" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
         <x:v>533116</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="C514" s="15" t="s"/>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s"/>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
         <x:v>757</x:v>
       </x:c>
@@ -31405,51 +31405,51 @@
       <x:c r="I515" s="4" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="K515" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
         <x:v>534254</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="C516" s="15" t="s"/>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s"/>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
         <x:v>757</x:v>
       </x:c>
@@ -31460,68 +31460,68 @@
         <x:v>759</x:v>
       </x:c>
       <x:c r="J516" s="14" t="s"/>
       <x:c r="K516" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L516" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M516" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
         <x:v>534256</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C517" s="3" t="s"/>
       <x:c r="D517" s="3" t="s"/>
       <x:c r="G517" s="0" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="H517" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="I517" s="4" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="K517" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L517" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M517" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
@@ -31529,89 +31529,89 @@
       </x:c>
       <x:c r="P517" s="0" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
         <x:v>533525</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C518" s="15" t="s"/>
       <x:c r="D518" s="15" t="s"/>
       <x:c r="E518" s="14" t="s"/>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="H518" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="I518" s="16" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="J518" s="14" t="s"/>
       <x:c r="K518" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
         <x:v>533536</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>