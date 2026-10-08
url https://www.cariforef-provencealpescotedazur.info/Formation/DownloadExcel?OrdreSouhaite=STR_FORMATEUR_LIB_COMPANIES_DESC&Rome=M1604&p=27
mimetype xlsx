--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -206,59 +206,59 @@
   <x:si>
     <x:t>Microsoft 365 les fondamentaux</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel assistant de direction</x:t>
   </x:si>
   <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Secrétariat assistanat multilingue</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
+    <x:t>06/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/01/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention économie et gestion parcours économie appliquée</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>UTLN</x:t>
   </x:si>
   <x:si>
     <x:t>83041</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>Connaissance entreprise</x:t>
@@ -1670,57 +1670,57 @@
   <x:si>
     <x:t>13331</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cours Diderot - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de diététique et nutrition humaine</x:t>
   </x:si>
   <x:si>
     <x:t>Ecloson</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>02/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/24/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/23/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/23/2027 00:00:00</x:t>
   </x:si>
@@ -3125,139 +3125,139 @@
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
         <x:v>614917</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s"/>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
-        <x:v>71203</x:v>
+        <x:v>70354</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>614947</x:v>
+        <x:v>614914</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C8" s="15" t="s"/>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s"/>
       <x:c r="K8" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
-        <x:v>70354</x:v>
+        <x:v>71203</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>614914</x:v>
+        <x:v>614947</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s"/>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>25</x:v>
@@ -3421,111 +3421,111 @@
       <x:c r="K12" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>632680</x:v>
+        <x:v>585277</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>585277</x:v>
+        <x:v>632680</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="U13" s="4" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -4796,51 +4796,51 @@
       <x:c r="L36" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>621142</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -10216,159 +10216,159 @@
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>602250</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>547771</x:v>
+        <x:v>604362</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>604362</x:v>
+        <x:v>547771</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -11593,216 +11593,216 @@
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>628285</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>603522</x:v>
+        <x:v>603535</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>603535</x:v>
+        <x:v>560707</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>560707</x:v>
+        <x:v>603522</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
@@ -11825,159 +11825,159 @@
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>560749</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>37345</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>35047</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>603551</x:v>
+        <x:v>546503</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
-        <x:v>37345</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
-        <x:v>35047</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>546503</x:v>
+        <x:v>603551</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -13863,51 +13863,51 @@
       <x:c r="M193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>601953</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
         <x:v>380</x:v>
@@ -14046,208 +14046,208 @@
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>618877</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
+      <x:c r="E197" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>618763</x:v>
+        <x:v>565855</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>566526</x:v>
+        <x:v>618763</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
-      <x:c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>565855</x:v>
+        <x:v>566526</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
@@ -15526,57 +15526,57 @@
       <x:c r="K222" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>599145</x:v>
+        <x:v>641170</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
@@ -15586,57 +15586,57 @@
       <x:c r="K223" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>641170</x:v>
+        <x:v>599145</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>411</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I224" s="16" t="s">
         <x:v>333</x:v>
@@ -16543,159 +16543,159 @@
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>640887</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="I240" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>640893</x:v>
+        <x:v>606276</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>417</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>606276</x:v>
+        <x:v>640893</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="I242" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
@@ -17796,273 +17796,273 @@
       <x:c r="K261" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>572814</x:v>
+        <x:v>640621</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
-        <x:v>433</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
-        <x:v>42362</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
-        <x:v>32135</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>618315</x:v>
+        <x:v>587953</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>640883</x:v>
+        <x:v>572814</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>42362</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>640621</x:v>
+        <x:v>618315</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>587953</x:v>
+        <x:v>640883</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>212</x:v>
@@ -20304,102 +20304,102 @@
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>601551</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>601563</x:v>
+        <x:v>641029</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="E307" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -20420,102 +20420,102 @@
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>641051</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>641029</x:v>
+        <x:v>601563</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>410</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="E309" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -21613,51 +21613,51 @@
       <x:c r="L328" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>621211</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="E329" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -23190,148 +23190,148 @@
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
         <x:v>594164</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>41722</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>35047</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>594165</x:v>
+        <x:v>624512</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
-        <x:v>41722</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
-        <x:v>35047</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>624512</x:v>
+        <x:v>594165</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
@@ -23872,51 +23872,51 @@
       <x:c r="K367" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>642402</x:v>
+        <x:v>629911</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
@@ -23929,51 +23929,51 @@
       <x:c r="K368" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>629911</x:v>
+        <x:v>642402</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="E369" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G369" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
@@ -24983,114 +24983,114 @@
       <x:c r="K386" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
-        <x:v>553019</x:v>
+        <x:v>605558</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="E387" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G387" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
-        <x:v>605558</x:v>
+        <x:v>553019</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
@@ -28307,153 +28307,153 @@
       </x:c>
       <x:c r="P443" s="0" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
         <x:v>615761</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="I444" s="16" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
-        <x:v>629529</x:v>
+        <x:v>627740</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="G445" s="0" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="H445" s="0" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
-        <x:v>627740</x:v>
+        <x:v>629529</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s"/>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s">
@@ -28482,153 +28482,153 @@
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
         <x:v>633042</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="G447" s="0" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="H447" s="0" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
-        <x:v>629530</x:v>
+        <x:v>630200</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="I448" s="16" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
-        <x:v>623</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
-        <x:v>630200</x:v>
+        <x:v>629530</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="G449" s="0" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="H449" s="0" t="s">
         <x:v>620</x:v>
       </x:c>
@@ -30769,51 +30769,51 @@
       <x:c r="M485" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
         <x:v>641088</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s"/>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="I486" s="16" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s">
@@ -30828,51 +30828,51 @@
       <x:c r="M486" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
         <x:v>641056</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="E487" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G487" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="H487" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
         <x:v>671</x:v>
       </x:c>
@@ -31068,51 +31068,51 @@
       <x:c r="M490" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
         <x:v>628889</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="G491" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="H491" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="J491" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -33661,235 +33661,235 @@
       <x:c r="J535" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L535" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M535" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O535" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="P535" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
-        <x:v>643243</x:v>
+        <x:v>643245</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
         <x:v>719</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
-        <x:v>713</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C536" s="15" t="n">
-        <x:v>36612</x:v>
+        <x:v>38667</x:v>
       </x:c>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s"/>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="H536" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="I536" s="16" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="J536" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K536" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
-        <x:v>32688</x:v>
+        <x:v>35018</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
-        <x:v>613</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
-        <x:v>643250</x:v>
+        <x:v>604484</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
-        <x:v>720</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
-        <x:v>721</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C537" s="3" t="n">
-        <x:v>38667</x:v>
+        <x:v>36612</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="G537" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="H537" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="J537" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L537" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
-        <x:v>35018</x:v>
+        <x:v>32688</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
-        <x:v>604484</x:v>
+        <x:v>643243</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
-        <x:v>541</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>719</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="C538" s="15" t="n">
         <x:v>36612</x:v>
       </x:c>
       <x:c r="D538" s="15" t="s"/>
       <x:c r="E538" s="14" t="s"/>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="I538" s="16" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="J538" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K538" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
-        <x:v>697</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
-        <x:v>643245</x:v>
+        <x:v>643250</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
-        <x:v>718</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
-        <x:v>719</x:v>
+        <x:v>721</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="C539" s="3" t="n">
         <x:v>36612</x:v>
       </x:c>
       <x:c r="D539" s="3" t="s"/>
       <x:c r="G539" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="H539" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="J539" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -35517,54 +35517,54 @@
       <x:c r="J567" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K567" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L567" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
-        <x:v>643225</x:v>
+        <x:v>643227</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
         <x:v>719</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="C568" s="15" t="n">
         <x:v>36612</x:v>
       </x:c>
       <x:c r="D568" s="15" t="s"/>
       <x:c r="E568" s="14" t="s"/>
       <x:c r="F568" s="14" t="s"/>
       <x:c r="G568" s="14" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="H568" s="14" t="s">
@@ -35576,111 +35576,111 @@
       <x:c r="J568" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K568" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L568" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M568" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N568" s="15" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O568" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="P568" s="14" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="Q568" s="16" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="R568" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="S568" s="14" t="n">
-        <x:v>641481</x:v>
+        <x:v>643231</x:v>
       </x:c>
       <x:c r="T568" s="16" t="s">
-        <x:v>537</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="U568" s="16" t="s">
-        <x:v>717</x:v>
+        <x:v>719</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:21">
       <x:c r="A569" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="C569" s="3" t="n">
         <x:v>36612</x:v>
       </x:c>
       <x:c r="D569" s="3" t="s"/>
       <x:c r="G569" s="0" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="H569" s="0" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="I569" s="4" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="J569" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K569" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L569" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M569" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N569" s="3" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O569" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="P569" s="0" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="Q569" s="4" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="R569" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="S569" s="0" t="n">
-        <x:v>643227</x:v>
+        <x:v>643225</x:v>
       </x:c>
       <x:c r="T569" s="4" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="U569" s="4" t="s">
         <x:v>719</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:21">
       <x:c r="A570" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B570" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="C570" s="15" t="n">
         <x:v>36612</x:v>
       </x:c>
       <x:c r="D570" s="15" t="s"/>
       <x:c r="E570" s="14" t="s"/>
       <x:c r="F570" s="14" t="s"/>
       <x:c r="G570" s="14" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="H570" s="14" t="s">
@@ -35692,60 +35692,60 @@
       <x:c r="J570" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K570" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L570" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M570" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N570" s="15" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O570" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="P570" s="14" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="Q570" s="16" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="R570" s="14" t="s">
-        <x:v>723</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="S570" s="14" t="n">
-        <x:v>643231</x:v>
+        <x:v>641481</x:v>
       </x:c>
       <x:c r="T570" s="16" t="s">
-        <x:v>718</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="U570" s="16" t="s">
-        <x:v>719</x:v>
+        <x:v>717</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:21">
       <x:c r="A571" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C571" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D571" s="3" t="s"/>
       <x:c r="E571" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G571" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H571" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I571" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
@@ -36415,51 +36415,51 @@
       <x:c r="M582" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N582" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O582" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P582" s="14" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="Q582" s="16" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="R582" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S582" s="14" t="n">
         <x:v>639786</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>