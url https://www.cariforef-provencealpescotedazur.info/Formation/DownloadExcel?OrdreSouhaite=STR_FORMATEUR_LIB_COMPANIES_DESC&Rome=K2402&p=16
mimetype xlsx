--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -320,80 +320,80 @@
   <x:si>
     <x:t>master mention biodiversité, écologie et évolution</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences naturelles</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>master mention santé</x:t>
   </x:si>
   <x:si>
     <x:t>Méthodologie évaluation</x:t>
   </x:si>
   <x:si>
     <x:t>13385</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 05</x:t>
   </x:si>
   <x:si>
+    <x:t>master mention génie mécanique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Génie civil</x:t>
+  </x:si>
+  <x:si>
     <x:t>master mention physique</x:t>
   </x:si>
   <x:si>
     <x:t>Physique</x:t>
   </x:si>
   <x:si>
     <x:t>master mention nanosciences et nanotechnologies</x:t>
   </x:si>
   <x:si>
     <x:t>Nanoscience nanotechnologie</x:t>
   </x:si>
   <x:si>
     <x:t>13397</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
     <x:t>master mention sciences et techniques des activités physiques et sportives : ingénierie et ergonomie de l'activité physique</x:t>
   </x:si>
   <x:si>
     <x:t>Activité physique et sportive</x:t>
   </x:si>
   <x:si>
-    <x:t>master mention génie mécanique</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>master mention physique fondamentale et applications</x:t>
   </x:si>
   <x:si>
     <x:t>master mention biologie structurale, génomique</x:t>
   </x:si>
   <x:si>
     <x:t>Biologie</x:t>
   </x:si>
   <x:si>
     <x:t>master mention neurosciences</x:t>
   </x:si>
   <x:si>
     <x:t>Éthologie</x:t>
   </x:si>
   <x:si>
     <x:t>master mention immunologie</x:t>
   </x:si>
   <x:si>
     <x:t>Biochimie</x:t>
   </x:si>
   <x:si>
     <x:t>master mention biologie-santé</x:t>
@@ -617,75 +617,75 @@
   <x:si>
     <x:t>classe préparatoire biologie, chimie, physique et sciences de la Terre (BCPST), 1re année</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire mathématiques-physique (MP), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>Mathématiques</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire physique-chimie (PC), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>Électricité</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire mathématiques, physique et sciences de l'ingénieur (MPSI), 1re année option informatique</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire mathématiques, physique, informatique (MPI*), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>Mathématiques informatiques</x:t>
   </x:si>
   <x:si>
+    <x:t>classe préparatoire physique et sciences de l'ingénieur (PSI*), 2e année</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire physique-chimie et sciences de l'ingénieur (PCSI) 1re année</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire mathématiques-physique (MP*), 2e année</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire mathématiques-physique (MP), 2e année option informatique</x:t>
+  </x:si>
+  <x:si>
     <x:t>classe préparatoire mathématiques, physique et sciences de l'ingénieur (MPSI), 1re année option sciences industrielles de l'ingénieur</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire physique-chimie (PC*), 2e année</x:t>
   </x:si>
   <x:si>
-    <x:t>classe préparatoire physique et sciences de l'ingénieur (PSI*), 2e année</x:t>
-[...8 lines deleted...]
-    <x:t>classe préparatoire mathématiques-physique (MP), 2e année option informatique</x:t>
+    <x:t>classe préparatoire biologie, chimie, physique et sciences de la Terre (BCPST), 2e année</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Géophysique</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire mathématiques, physique, ingénierie et informatique (MP2I), 1re année</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Géophysique</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Mélinée et Missak Manouchian</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Thierry Maulnier</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée T Edison</x:t>
   </x:si>
   <x:si>
     <x:t>83510</x:t>
   </x:si>
   <x:si>
     <x:t>LORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée T Aubanel</x:t>
   </x:si>
   <x:si>
     <x:t>84025</x:t>
   </x:si>
@@ -3434,1574 +3434,1574 @@
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>592199</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
-        <x:v>40720</x:v>
+        <x:v>38984</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>22024</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>595491</x:v>
+        <x:v>591961</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>38691</x:v>
+        <x:v>40720</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
-        <x:v>11406</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>591862</x:v>
+        <x:v>595491</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
-        <x:v>38698</x:v>
+        <x:v>38691</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
-        <x:v>12087</x:v>
+        <x:v>11406</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>591868</x:v>
+        <x:v>591862</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
-        <x:v>38699</x:v>
+        <x:v>38698</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
-        <x:v>15454</x:v>
+        <x:v>12087</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>591871</x:v>
+        <x:v>591868</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>38984</x:v>
+        <x:v>38699</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>22024</x:v>
+        <x:v>15454</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>591962</x:v>
+        <x:v>591871</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>38994</x:v>
+        <x:v>38984</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>22024</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>591964</x:v>
+        <x:v>591962</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>38994</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>591969</x:v>
+        <x:v>591964</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>95</x:v>
-[...1 lines deleted...]
-      <x:c r="C21" s="3" t="s"/>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C21" s="3" t="n">
+        <x:v>38994</x:v>
+      </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>12046</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>595485</x:v>
+        <x:v>591969</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>75</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>12054</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>592064</x:v>
+        <x:v>595485</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>39185</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>592065</x:v>
+        <x:v>592064</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
-        <x:v>38972</x:v>
+        <x:v>39185</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>12051</x:v>
+        <x:v>12054</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>591998</x:v>
+        <x:v>592065</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38972</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>12051</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>591999</x:v>
+        <x:v>591998</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
-        <x:v>39508</x:v>
+        <x:v>38972</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>12058</x:v>
+        <x:v>12051</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>595490</x:v>
+        <x:v>591999</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
-        <x:v>38970</x:v>
+        <x:v>39508</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>12036</x:v>
+        <x:v>12058</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>591935</x:v>
+        <x:v>595490</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>38984</x:v>
+        <x:v>38970</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>22024</x:v>
+        <x:v>12036</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>591963</x:v>
+        <x:v>591935</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>40617</x:v>
+        <x:v>38984</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>14229</x:v>
+        <x:v>22024</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>592571</x:v>
+        <x:v>591963</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>38963</x:v>
+        <x:v>40617</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>12046</x:v>
+        <x:v>14229</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>595483</x:v>
+        <x:v>592571</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>38563</x:v>
+        <x:v>38963</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>12061</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>595495</x:v>
+        <x:v>595483</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
-        <x:v>38964</x:v>
+        <x:v>38563</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>12008</x:v>
+        <x:v>12061</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>635274</x:v>
+        <x:v>595495</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>38972</x:v>
+        <x:v>38964</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>12051</x:v>
+        <x:v>12008</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>592000</x:v>
+        <x:v>635274</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>38965</x:v>
+        <x:v>38972</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>12003</x:v>
+        <x:v>12051</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>592001</x:v>
+        <x:v>592000</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>39195</x:v>
+        <x:v>38965</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>12598</x:v>
+        <x:v>12003</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>592071</x:v>
+        <x:v>592001</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>39195</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>592072</x:v>
+        <x:v>592071</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>38994</x:v>
+        <x:v>39195</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>12598</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>591965</x:v>
+        <x:v>592072</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>39311</x:v>
+        <x:v>38691</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>11001</x:v>
+        <x:v>11406</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>592092</x:v>
+        <x:v>591859</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>38691</x:v>
+        <x:v>38994</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>11406</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>591859</x:v>
+        <x:v>591965</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>38984</x:v>
+        <x:v>39311</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>22024</x:v>
+        <x:v>11001</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>591961</x:v>
+        <x:v>592092</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38994</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>624489</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
@@ -5014,51 +5014,51 @@
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>624490</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
@@ -6123,51 +6123,51 @@
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>595851</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
@@ -6222,66 +6222,66 @@
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>592888</x:v>
+        <x:v>594656</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>171</x:v>
@@ -6290,406 +6290,406 @@
       <x:c r="K66" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>592940</x:v>
+        <x:v>592897</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>594656</x:v>
+        <x:v>592962</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>592897</x:v>
+        <x:v>595108</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>592962</x:v>
+        <x:v>592888</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>595108</x:v>
+        <x:v>592940</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
-        <x:v>14232</x:v>
+        <x:v>12233</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>593899</x:v>
+        <x:v>592949</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s"/>
       <x:c r="K72" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
-        <x:v>11050</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>596026</x:v>
+        <x:v>593899</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
-        <x:v>12233</x:v>
+        <x:v>11050</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>592949</x:v>
+        <x:v>596026</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>192</x:v>
@@ -7324,51 +7324,51 @@
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>593806</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
@@ -7781,396 +7781,396 @@
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>593879</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C96" s="15" t="s"/>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s"/>
       <x:c r="K96" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>592895</x:v>
+        <x:v>593878</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>593878</x:v>
+        <x:v>593845</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C98" s="15" t="s"/>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s"/>
       <x:c r="K98" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>593845</x:v>
+        <x:v>594206</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s"/>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>592904</x:v>
+        <x:v>592971</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C100" s="15" t="s"/>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s"/>
       <x:c r="K100" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>592971</x:v>
+        <x:v>593893</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s"/>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>594206</x:v>
+        <x:v>592895</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C102" s="15" t="s"/>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s"/>
       <x:c r="K102" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>593893</x:v>
+        <x:v>592904</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s"/>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>61</x:v>
@@ -8469,51 +8469,51 @@
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s"/>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>592950</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
@@ -9081,51 +9081,51 @@
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s"/>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>592951</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
@@ -10943,561 +10943,561 @@
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>593758</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C158" s="15" t="s"/>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s"/>
       <x:c r="K158" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>593889</x:v>
+        <x:v>592970</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s"/>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>592970</x:v>
+        <x:v>593889</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s"/>
       <x:c r="K160" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>592892</x:v>
+        <x:v>595107</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s"/>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>592941</x:v>
+        <x:v>592892</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C162" s="15" t="s"/>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s"/>
       <x:c r="K162" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>592960</x:v>
+        <x:v>592941</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s"/>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>592907</x:v>
+        <x:v>592960</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C164" s="15" t="s"/>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s"/>
       <x:c r="K164" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>595107</x:v>
+        <x:v>592907</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s"/>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>594203</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C166" s="15" t="s"/>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s"/>
       <x:c r="K166" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>592968</x:v>
+        <x:v>592893</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s"/>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>592893</x:v>
+        <x:v>592968</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C168" s="15" t="s"/>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s"/>
       <x:c r="K168" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
@@ -11861,51 +11861,51 @@
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>593818</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C176" s="15" t="s"/>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s"/>
       <x:c r="K176" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
@@ -12016,100 +12016,100 @@
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>592967</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>592939</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
@@ -12194,51 +12194,51 @@
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>594207</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
@@ -12269,51 +12269,51 @@
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>595477</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C184" s="15" t="s"/>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s"/>
       <x:c r="K184" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
@@ -12322,100 +12322,100 @@
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>595106</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s"/>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>12233</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>592948</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C186" s="15" t="s"/>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s"/>
       <x:c r="K186" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
@@ -12447,51 +12447,51 @@
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>595852</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
@@ -13059,51 +13059,51 @@
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s"/>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>592952</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
@@ -13240,51 +13240,51 @@
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>592909</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s"/>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
@@ -13316,51 +13316,51 @@
       <x:c r="C204" s="15" t="s"/>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s"/>
       <x:c r="K204" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>594208</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
@@ -13799,343 +13799,343 @@
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>592582</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C214" s="15" t="s"/>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s"/>
       <x:c r="K214" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
-        <x:v>24254</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>592911</x:v>
+        <x:v>592902</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s"/>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>592953</x:v>
+        <x:v>594658</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C216" s="15" t="s"/>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s"/>
       <x:c r="K216" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>592902</x:v>
+        <x:v>593775</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s"/>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>12081</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>594658</x:v>
+        <x:v>591952</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C218" s="15" t="s"/>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s"/>
       <x:c r="K218" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>24254</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>593775</x:v>
+        <x:v>592911</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C219" s="3" t="s"/>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
-        <x:v>12081</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>591952</x:v>
+        <x:v>592953</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C220" s="15" t="s"/>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>240</x:v>
@@ -14487,77 +14487,77 @@
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C227" s="3" t="s"/>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>595853</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C228" s="15" t="s"/>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s"/>
       <x:c r="K228" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
@@ -14615,51 +14615,51 @@
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>593785</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C230" s="15" t="s"/>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s"/>
       <x:c r="K230" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
@@ -14668,100 +14668,100 @@
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>592889</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C231" s="3" t="s"/>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>595105</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C232" s="15" t="s"/>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s"/>
       <x:c r="K232" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>11050</x:v>
       </x:c>
@@ -15635,51 +15635,51 @@
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>593864</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C250" s="15" t="s"/>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s"/>
       <x:c r="K250" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
@@ -15711,51 +15711,51 @@
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C251" s="3" t="s"/>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>594204</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
@@ -15941,51 +15941,51 @@
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>593827</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C256" s="15" t="s"/>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s"/>
       <x:c r="K256" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
@@ -15994,51 +15994,51 @@
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>592898</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s"/>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
@@ -16096,241 +16096,241 @@
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>592954</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C259" s="3" t="s"/>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>594657</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C260" s="15" t="s"/>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s"/>
       <x:c r="K260" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>592965</x:v>
+        <x:v>592890</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s"/>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>592890</x:v>
+        <x:v>593831</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C262" s="15" t="s"/>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s"/>
       <x:c r="K262" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>593831</x:v>
+        <x:v>592965</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C263" s="3" t="s"/>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>61</x:v>
@@ -16757,51 +16757,51 @@
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>593780</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C272" s="15" t="s"/>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s"/>
       <x:c r="K272" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
@@ -19618,51 +19618,51 @@
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>591914</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s"/>
       <x:c r="K328" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
@@ -19747,77 +19747,77 @@
       <x:c r="C330" s="15" t="s"/>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s"/>
       <x:c r="K330" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>594205</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s"/>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
@@ -21224,79 +21224,79 @@
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
         <x:v>593739</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>38699</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>15454</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>591870</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
@@ -21309,51 +21309,51 @@
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>591968</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
@@ -21363,51 +21363,51 @@
         <x:v>38994</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>632370</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">