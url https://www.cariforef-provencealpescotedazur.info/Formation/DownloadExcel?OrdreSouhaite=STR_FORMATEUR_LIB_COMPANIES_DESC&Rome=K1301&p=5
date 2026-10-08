--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -524,59 +524,59 @@
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'État d'accompagnant éducatif et social (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Léon Blum</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
+    <x:t>03/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/13/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>LP La Providence</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée La Providence</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06203</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Francis de Croisset</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
@@ -890,80 +890,80 @@
   <x:si>
     <x:t>Institut Régional du Travail Social Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CQP surveillant de nuit en secteur social, médico-social et sanitaire</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Régional du Travail Social Paca et Corse</x:t>
   </x:si>
   <x:si>
     <x:t>13267</x:t>
   </x:si>
   <x:si>
     <x:t>Surveillance nuit</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>06/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maître de maison en secteur social et médico-social</x:t>
   </x:si>
   <x:si>
+    <x:t>Giapats - CFA Régional Métiers du Social</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Diplôme d'État d'accompagnant éducatif et social</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional des formations sanitaires et sociales</x:t>
   </x:si>
   <x:si>
     <x:t>SAINTE-TULLE</x:t>
   </x:si>
   <x:si>
     <x:t>01/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/31/2027 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>03/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Méditerranéen de Formation, Recherche et Intervention Sociale</x:t>
   </x:si>
   <x:si>
     <x:t>IMF RIS</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Méditerranéen de Formation, Recherche et Intervention Sociale - Antenne Montfavet</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2026 00:00:00</x:t>
@@ -1109,60 +1109,60 @@
   <x:si>
     <x:t>02/18/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/24/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>02/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>02/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/11/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>03/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
@@ -4411,57 +4411,57 @@
       <x:c r="K44" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>605994</x:v>
+        <x:v>605995</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
@@ -4471,57 +4471,57 @@
       <x:c r="K45" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>605995</x:v>
+        <x:v>605994</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>37231</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -7152,377 +7152,376 @@
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>632309</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
-        <x:v>42423</x:v>
+        <x:v>36004</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G95" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="H95" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="F95" s="0" t="s">
+      <x:c r="I95" s="4" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="S95" s="0" t="n">
+        <x:v>630715</x:v>
+      </x:c>
+      <x:c r="T95" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="S95" s="0" t="n">
-[...2 lines deleted...]
-      <x:c r="T95" s="4" t="s">
+      <x:c r="U95" s="4" t="s">
         <x:v>277</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
-        <x:v>36004</x:v>
+        <x:v>42423</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
-        <x:v>54</x:v>
-[...1 lines deleted...]
-      <x:c r="F96" s="14" t="s"/>
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="F96" s="14" t="s">
+        <x:v>280</x:v>
+      </x:c>
       <x:c r="G96" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
-        <x:v>281</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>630715</x:v>
+        <x:v>575894</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>575895</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="U97" s="4" t="s">
         <x:v>277</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G98" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>635452</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>575896</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G100" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
@@ -7541,93 +7540,93 @@
       <x:c r="S100" s="14" t="n">
         <x:v>635454</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>281</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>630714</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>229</x:v>
@@ -7712,228 +7711,228 @@
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>599081</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
-        <x:v>36004</x:v>
+        <x:v>42423</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
-      <x:c r="E104" s="14" t="s"/>
-      <x:c r="F104" s="14" t="s"/>
+      <x:c r="E104" s="14" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="F104" s="14" t="s">
+        <x:v>280</x:v>
+      </x:c>
       <x:c r="G104" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>588055</x:v>
+        <x:v>588097</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>588097</x:v>
+        <x:v>629992</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
-        <x:v>42423</x:v>
+        <x:v>36004</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
-      <x:c r="E106" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E106" s="14" t="s"/>
+      <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>629992</x:v>
+        <x:v>588055</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>297</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
@@ -8062,51 +8061,51 @@
       <x:c r="L109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>578448</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
@@ -8132,61 +8131,61 @@
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>588056</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
@@ -8195,103 +8194,103 @@
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>576252</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G112" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>576253</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
@@ -8315,51 +8314,51 @@
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>578452</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -8374,51 +8373,51 @@
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>628722</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>159</x:v>
@@ -8431,61 +8430,61 @@
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>578454</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G116" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
@@ -8494,61 +8493,61 @@
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>629991</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
@@ -8557,120 +8556,120 @@
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>629993</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>578450</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -9190,106 +9189,106 @@
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>626722</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>578949</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I130" s="16" t="s">
         <x:v>323</x:v>
@@ -9314,61 +9313,61 @@
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>607628</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
@@ -9377,106 +9376,106 @@
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>630405</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G132" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I132" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>578948</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>36360</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
@@ -9497,61 +9496,61 @@
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>599768</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G134" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I134" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
@@ -9676,108 +9675,108 @@
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>598132</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>641798</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="U137" s="4" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="I138" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -9792,61 +9791,61 @@
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>641799</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
@@ -9855,293 +9854,293 @@
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>630646</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G140" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>587998</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>587999</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>641794</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="U142" s="16" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>641795</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -10156,61 +10155,61 @@
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>641796</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
@@ -10219,231 +10218,231 @@
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>639033</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>641797</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>579206</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G148" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>579219</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>44028</x:v>
@@ -10453,51 +10452,51 @@
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>641781</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>28</x:v>
@@ -10510,519 +10509,519 @@
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>641783</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
+      <x:c r="E151" s="0" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="F151" s="0" t="s">
+        <x:v>280</x:v>
+      </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>641784</x:v>
+        <x:v>634905</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>641787</x:v>
+        <x:v>641782</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
-      <x:c r="E153" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>634905</x:v>
+        <x:v>641785</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>641782</x:v>
+        <x:v>641787</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>641785</x:v>
+        <x:v>641784</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F156" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G156" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>579207</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>641786</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G158" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>633749</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
@@ -11031,51 +11030,51 @@
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>616273</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>28</x:v>
@@ -11088,61 +11087,61 @@
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>641789</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
@@ -11151,51 +11150,51 @@
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>616274</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>28</x:v>
@@ -11208,51 +11207,51 @@
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>641792</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>44028</x:v>
@@ -11262,51 +11261,51 @@
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>641788</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>28</x:v>
@@ -11319,51 +11318,51 @@
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>641790</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>44028</x:v>
@@ -11373,51 +11372,51 @@
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>641791</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>28</x:v>
@@ -11430,61 +11429,61 @@
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>641793</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -11549,61 +11548,61 @@
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>611059</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -11725,61 +11724,61 @@
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>617058</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G172" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I172" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
@@ -11788,61 +11787,61 @@
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>603440</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
@@ -11851,61 +11850,61 @@
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>633541</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F174" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G174" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I174" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
@@ -12301,292 +12300,292 @@
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>606989</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G182" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>632335</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>578489</x:v>
+        <x:v>578488</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F184" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G184" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>578488</x:v>
+        <x:v>578489</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>632334</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
@@ -13602,54 +13601,54 @@
       <x:c r="L204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>611038</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="U204" s="16" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
@@ -13662,51 +13661,51 @@
       <x:c r="L205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>611037</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
@@ -13831,51 +13830,51 @@
       <x:c r="J208" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>604393</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>37231</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -13966,165 +13965,164 @@
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>549573</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
-        <x:v>274</x:v>
-[...2 lines deleted...]
-        <x:v>275</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>629952</x:v>
+        <x:v>641804</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
-        <x:v>54</x:v>
-[...1 lines deleted...]
-      <x:c r="F212" s="14" t="s"/>
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="F212" s="14" t="s">
+        <x:v>280</x:v>
+      </x:c>
       <x:c r="G212" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>641804</x:v>
+        <x:v>629952</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
@@ -14145,61 +14143,61 @@
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>607651</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G214" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>59</x:v>