--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -266,68 +266,68 @@
   <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>05/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>05/31/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Travail en hauteur</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Plus</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>CARROS</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>Event-Formations</x:t>
   </x:si>
   <x:si>
     <x:t>83136</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
@@ -452,92 +452,92 @@
   <x:si>
     <x:t>01/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bernard Clément Formation Travaux Publics</x:t>
   </x:si>
   <x:si>
     <x:t>BCFTP</x:t>
   </x:si>
   <x:si>
     <x:t>13420</x:t>
   </x:si>
   <x:si>
     <x:t>GEMENOS</x:t>
   </x:si>
   <x:si>
     <x:t>Atout Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>13270</x:t>
   </x:si>
   <x:si>
     <x:t>FOS-SUR-MER</x:t>
   </x:si>
   <x:si>
+    <x:t>Irata niveau 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALON-DE-PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Irata niveau 2</x:t>
   </x:si>
   <x:si>
-    <x:t>Atis</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Demandeur d'emploi , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>SALON-DE-PROVENCE</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cordiste IRATA Niveau 2 - Refresh</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/19/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Arniaud Consulteam</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>Réactualiser son aptitude à l'utilisation des EPI contre les chutes de hauteur sur site non équipé - THH005</x:t>
   </x:si>
   <x:si>
     <x:t>Apave Exploitation France</x:t>
   </x:si>
   <x:si>
     <x:t>92400</x:t>
   </x:si>
   <x:si>
     <x:t>Manutention</x:t>
   </x:si>
   <x:si>
     <x:t>SAINTE-TULLE</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
@@ -572,99 +572,99 @@
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Vérifier les équipements de protection individuelle (EPI) contre les chutes de hauteur - THH011</x:t>
   </x:si>
   <x:si>
     <x:t>10/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>12/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/21/2026 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Acile Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13770</x:t>
   </x:si>
   <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MARTIN-DE-CRAU</x:t>
   </x:si>
   <x:si>
     <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
     <x:t>SISTERON</x:t>
   </x:si>
   <x:si>
     <x:t>Prévention sécurité chantier</x:t>
   </x:si>
   <x:si>
     <x:t>Access Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>11/25/2025 00:00:00</x:t>
   </x:si>
@@ -1927,51 +1927,51 @@
       <x:c r="K15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>31701</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>643787</x:v>
+        <x:v>643791</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>49</x:v>
@@ -1980,100 +1980,100 @@
       <x:c r="K16" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>31701</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>643785</x:v>
+        <x:v>643787</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>31701</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>643791</x:v>
+        <x:v>643785</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>73</x:v>
@@ -3189,285 +3189,285 @@
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>31701</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="S40" s="14" t="n">
+        <x:v>628654</x:v>
+      </x:c>
+      <x:c r="T40" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="S40" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>31701</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>628656</x:v>
+        <x:v>628655</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="U41" s="4" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>31701</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>629717</x:v>
+        <x:v>598181</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>31701</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>628654</x:v>
+        <x:v>628656</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s"/>
       <x:c r="K44" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>31701</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>628655</x:v>
+        <x:v>629717</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>27</x:v>
@@ -3775,54 +3775,54 @@
       <x:c r="L51" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>620095</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
@@ -4032,54 +4032,54 @@
       <x:c r="L56" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>620097</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>27</x:v>
@@ -4145,392 +4145,392 @@
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>620122</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>620111</x:v>
+        <x:v>632984</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>620128</x:v>
+        <x:v>620085</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>620079</x:v>
+        <x:v>620086</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>620080</x:v>
+        <x:v>620107</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>620087</x:v>
+        <x:v>620109</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>620096</x:v>
+        <x:v>620112</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>620106</x:v>
+        <x:v>620127</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>146</x:v>
@@ -4539,975 +4539,975 @@
       <x:c r="K66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>620113</x:v>
+        <x:v>620111</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>620121</x:v>
+        <x:v>620128</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>620123</x:v>
+        <x:v>640432</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>620132</x:v>
+        <x:v>620079</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>632984</x:v>
+        <x:v>620080</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>640432</x:v>
+        <x:v>620087</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s"/>
       <x:c r="K72" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>620085</x:v>
+        <x:v>620096</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>620086</x:v>
+        <x:v>620106</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>620107</x:v>
+        <x:v>620113</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>620109</x:v>
+        <x:v>620121</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>620112</x:v>
+        <x:v>620123</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>620127</x:v>
+        <x:v>620132</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>31701</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>638883</x:v>
+        <x:v>638881</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>31701</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="S79" s="0" t="n">
+        <x:v>638882</x:v>
+      </x:c>
+      <x:c r="T79" s="4" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="U79" s="4" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>31701</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>638882</x:v>
+        <x:v>638889</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>31701</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>638889</x:v>
+        <x:v>638883</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>31701</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>638885</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>31701</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>638886</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>31701</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>638887</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>27</x:v>