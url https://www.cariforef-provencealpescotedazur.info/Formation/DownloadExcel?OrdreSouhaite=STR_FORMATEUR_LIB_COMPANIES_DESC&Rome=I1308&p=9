--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -359,113 +359,113 @@
   <x:si>
     <x:t>13800</x:t>
   </x:si>
   <x:si>
     <x:t>Installation frigorifique</x:t>
   </x:si>
   <x:si>
     <x:t>Fondation Don Bosco Marseille - Lycée Professionnel Privé et Lycée Technologique Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/30/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>QUALIPAC - Pompes à chaleur en habitat individuel</x:t>
   </x:si>
   <x:si>
     <x:t>Ete Formation</x:t>
   </x:si>
   <x:si>
     <x:t>72000</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Demandeur d'emploi , Particulier, individuel , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
+    <x:t>PERTUIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dépannage et maintenance d'un système thermodynamique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artisan , Salarié de l'artisanat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Génie climatique</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
-    <x:t>01/01/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Poêles à buches, poêles à granulets et inserts (Qualibois air)</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Demandeur d'emploi , Salarié , Salarié de l'artisanat</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion énergie</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>SISTERON</x:t>
   </x:si>
   <x:si>
-    <x:t>PERTUIS</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MARTIN-DE-CRAU</x:t>
   </x:si>
   <x:si>
     <x:t>CQP technicien de maintenance et d'installation de pompe à chaleur et de climatiseur</x:t>
   </x:si>
   <x:si>
     <x:t>Efia</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/17/2027 00:00:00</x:t>
@@ -701,102 +701,102 @@
   <x:si>
     <x:t>Titre professionnel technicien de maintenance CVC (Apprentissage) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne La Valette du Var</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/23/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/28/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Technicien d'intervention en chauffage, climatisation, sanitaire et énergies renouvelables</x:t>
   </x:si>
   <x:si>
     <x:t>Performance énergétique bâtiment</x:t>
   </x:si>
   <x:si>
+    <x:t>05/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>05/18/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>03/29/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/22/2028 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>10/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - ACCES A L'EMPLOI</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>Académie Vaucluse Provence Industries</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
@@ -2086,57 +2086,57 @@
       <x:c r="K14" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>500926</x:v>
+        <x:v>550194</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="U14" s="16" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>35844</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -2146,57 +2146,57 @@
       <x:c r="K15" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>550194</x:v>
+        <x:v>500926</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>35844</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
         <x:v>88</x:v>
@@ -2256,663 +2256,663 @@
       <x:c r="K17" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>22675</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>607163</x:v>
+        <x:v>607166</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s"/>
       <x:c r="K18" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>24162</x:v>
+        <x:v>22654</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>607198</x:v>
+        <x:v>608906</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>24162</x:v>
+        <x:v>22675</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>607201</x:v>
+        <x:v>628520</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s"/>
       <x:c r="K20" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>22675</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>628520</x:v>
+        <x:v>607163</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>22675</x:v>
+        <x:v>24162</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>607161</x:v>
+        <x:v>607198</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>22675</x:v>
+        <x:v>24162</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>607162</x:v>
+        <x:v>607201</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>24162</x:v>
+        <x:v>22675</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>607196</x:v>
+        <x:v>607161</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>24162</x:v>
+        <x:v>22675</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>607199</x:v>
+        <x:v>607162</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
-        <x:v>24162</x:v>
+        <x:v>22675</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>607202</x:v>
+        <x:v>607158</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>22654</x:v>
+        <x:v>24162</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>608908</x:v>
+        <x:v>607196</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>22675</x:v>
+        <x:v>24162</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>607166</x:v>
+        <x:v>607199</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>22654</x:v>
+        <x:v>24162</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>608906</x:v>
+        <x:v>607202</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>22675</x:v>
+        <x:v>22654</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>607158</x:v>
+        <x:v>608908</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>100</x:v>
@@ -2967,153 +2967,153 @@
       <x:c r="I31" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>22675</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>607165</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>22654</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>608904</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>22654</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>608905</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
@@ -3139,127 +3139,127 @@
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>628521</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>24162</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>607197</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>24162</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>607200</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
@@ -3791,51 +3791,51 @@
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>552790</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>39223</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
@@ -3969,54 +3969,54 @@
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>500924</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="U49" s="4" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>35844</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>88</x:v>
@@ -4093,51 +4093,51 @@
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>550196</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>38748</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>88</x:v>
@@ -4154,51 +4154,51 @@
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>605731</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>35844</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -4306,51 +4306,51 @@
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>22654</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>642705</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
@@ -4550,51 +4550,51 @@
       <x:c r="M59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>548326</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
@@ -4609,51 +4609,51 @@
       <x:c r="M60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>548358</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -4773,51 +4773,51 @@
       <x:c r="J63" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>603326</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -4832,51 +4832,51 @@
       <x:c r="J64" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>641922</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -4889,60 +4889,60 @@
       <x:c r="J65" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>548263</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
@@ -5014,51 +5014,51 @@
       <x:c r="M67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>548222</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
@@ -5246,51 +5246,51 @@
       <x:c r="M71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>603188</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
@@ -5305,51 +5305,51 @@
       <x:c r="M72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>548403</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -5830,57 +5830,57 @@
       <x:c r="K81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>643742</x:v>
+        <x:v>642782</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>38748</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
         <x:v>205</x:v>
@@ -5891,224 +5891,224 @@
       <x:c r="K82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>642782</x:v>
+        <x:v>643742</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>41911</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>643236</x:v>
+        <x:v>620666</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>41911</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>620666</x:v>
+        <x:v>624025</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="U84" s="16" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>41911</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>629361</x:v>
+        <x:v>643236</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>41911</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
@@ -6120,54 +6120,54 @@
       <x:c r="J86" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>643237</x:v>
+        <x:v>629361</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>41911</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
@@ -6177,54 +6177,54 @@
       <x:c r="J87" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>624024</x:v>
+        <x:v>643237</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>41911</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
@@ -6239,51 +6239,51 @@
       <x:c r="K88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>629360</x:v>
+        <x:v>624024</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>41911</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
@@ -6296,51 +6296,51 @@
       <x:c r="K89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>624025</x:v>
+        <x:v>629360</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>41911</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
@@ -6352,233 +6352,233 @@
       <x:c r="J90" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>620646</x:v>
+        <x:v>623887</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>41911</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>629339</x:v>
+        <x:v>623888</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>41911</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>623887</x:v>
+        <x:v>643216</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>41911</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>623888</x:v>
+        <x:v>643217</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>41911</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
@@ -6587,108 +6587,108 @@
       <x:c r="K94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>643216</x:v>
+        <x:v>620646</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>41911</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>643217</x:v>
+        <x:v>629339</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>41911</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
@@ -6706,114 +6706,114 @@
       <x:c r="L96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>629338</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>39223</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>22675</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>602341</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>