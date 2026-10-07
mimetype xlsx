--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -695,63 +695,63 @@
   <x:si>
     <x:t>Apave Exploitation France</x:t>
   </x:si>
   <x:si>
     <x:t>92400</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation nucléaire</x:t>
   </x:si>
   <x:si>
     <x:t>SAINTE-TULLE</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Certification Nucléaire PR1-CR Recyclage - Option Centre de Recherche (CR) - Prévention des Risques - Niveau 1 - NUR023</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>11/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Habilitation mécanique M0, M1 et ME (Manœuvre, Vérification et/ou Mesurage) : Opération d'ordre mécanique sur site EDF (RPP) - NUS080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Certification Nucléaire PR1-RNE Recyclage - Option Réacteur Nucléaire Embarqué (RNE) - Prévention des risques - Niveau 1 - NUR043</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2026 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>10/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en sûreté nucléaire (MS) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Amtalents</x:t>
   </x:si>
   <x:si>
     <x:t>75013</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
@@ -3918,106 +3918,106 @@
         <x:v>201</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>24130</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>619849</x:v>
+        <x:v>619850</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>24130</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>619850</x:v>
+        <x:v>619849</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>38458</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>216</x:v>
       </x:c>