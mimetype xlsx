--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -269,83 +269,83 @@
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention chimie</x:t>
   </x:si>
   <x:si>
     <x:t>Chimie</x:t>
   </x:si>
   <x:si>
     <x:t>13397</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention bio-industries et biotechnologies</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
+    <x:t>04000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIGNE LES BAINS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>licence mention sciences pour la santé</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santé</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 05</x:t>
+  </x:si>
+  <x:si>
     <x:t>DU agent d'hygiène, propreté et stérilisation</x:t>
   </x:si>
   <x:si>
     <x:t>Qualité hygiène sécurité environnement</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>licence mention sciences pour la santé</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie</x:t>
   </x:si>
   <x:si>
     <x:t>UCA</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
@@ -365,65 +365,65 @@
   <x:si>
     <x:t>37420</x:t>
   </x:si>
   <x:si>
     <x:t>Sans niveau spécifique</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation nucléaire</x:t>
   </x:si>
   <x:si>
     <x:t>Trihom - Antenne Saint Paul des Durance</x:t>
   </x:si>
   <x:si>
     <x:t>13115</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-PAUL-LES-DURANCE</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Certification nucléaire - Option Centre de Recherche (CR) - Prévention des Risques (PR) - Recyclage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Certification nucléaire - Option Réacteur Nucléaire Embarqué (RNE) - Prévention des Risques (PR)</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Certification nucléaire - Option Centre de Recherche (CR) - Prévention des Risques (PR) - Recyclage</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Santé durable et prévention des risques psychosociaux (RPS) sur mesure</x:t>
   </x:si>
   <x:si>
     <x:t>Prevot Strat et Co</x:t>
   </x:si>
   <x:si>
     <x:t>13230</x:t>
   </x:si>
   <x:si>
     <x:t>Risque psychosocial</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>04/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ENTRAGES</x:t>
   </x:si>
   <x:si>
     <x:t>Management durable et responsable sur mesure</x:t>
   </x:si>
   <x:si>
     <x:t>Encadrement management</x:t>
@@ -434,89 +434,89 @@
   <x:si>
     <x:t>LA ROBINE-SUR-GALABRE</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Référent prévention : maîtriser sa mission pour accompagner l'entreprise en cinq jours</x:t>
   </x:si>
   <x:si>
     <x:t>Organisation Professionnelle de la Prévention dans le Bâtiment et Travaux Publics</x:t>
   </x:si>
   <x:si>
     <x:t>OPPBTP</x:t>
   </x:si>
   <x:si>
     <x:t>92100</x:t>
   </x:si>
   <x:si>
     <x:t>Santé sécurité travail</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
+    <x:t>06/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Évaluer et prévenir les risques psycho-sociaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mosaïque</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadre demandeur d'emploi , Membre élu du CE , Public en emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation entièrement à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Évaluer et prévenir les risques psycho-sociaux</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>Chargé de prévention : s'approprier les fondamentaux de la mission</x:t>
   </x:si>
   <x:si>
     <x:t>Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique BF-HF</x:t>
   </x:si>
   <x:si>
     <x:t>Olivier Dupeyre Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ODF</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>Risque industriel</x:t>
@@ -572,89 +572,89 @@
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/09/2026 00:00:00</x:t>
-[...2 lines deleted...]
-    <x:t>11/19/2026 00:00:00</x:t>
+    <x:t>05/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>05/10/2027 00:00:00</x:t>
-[...2 lines deleted...]
-    <x:t>05/21/2027 00:00:00</x:t>
+    <x:t>11/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/12/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>11/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Gestes et postures</x:t>
   </x:si>
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>Analyse des risques et vigilance partagée</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assurer sa mission de salarié désigné compétent en santé et sécurité au travail</x:t>
@@ -770,74 +770,74 @@
   <x:si>
     <x:t>Institut Universel de Formations</x:t>
   </x:si>
   <x:si>
     <x:t>13011</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>BTS métiers des services à l'environnement (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut National de l'Hygiène et du Nettoyage Industriel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INHNI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94800</x:t>
+  </x:si>
+  <x:si>
     <x:t>Institut National de l'Hygiène et du Nettoyage Industriel - CFA Régional Propreté Environnement Hygiène - Antenne Marseille</x:t>
   </x:si>
   <x:si>
+    <x:t>08/25/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>BTS métiers des services à l'environnement (Apprentissage)</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bachelor européen Qualité Sécurité Environnement</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>INEAD-ESMAC</x:t>
   </x:si>
   <x:si>
     <x:t>04/10/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de prévention et de sécurité - MAC APS</x:t>
@@ -878,56 +878,56 @@
   <x:si>
     <x:t>01/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des risques QSSE (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formeo 83</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>Transition écologique</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
+    <x:t>10/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/20/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/01/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des risques QHSE (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/20/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maintien et Actualisation des Compétences Agent de Prévention et de Sécurité (MAC APS)</x:t>
   </x:si>
   <x:si>
     <x:t>Formeo 13</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
@@ -1310,84 +1310,84 @@
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Membre du CSE : renouvellement de la formation santé-sécurité et conditions de travail - PRA052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Membre de la Commission Santé Sécurité Conditions de Travail du CSE des entreprises de plus de 300 salariés : renouvellement de la formation santé-sécurité et conditions de travail - PRA053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acquérir la méthodologie de consignation tous fluides (LO-TO) - PRB060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Réglementation santé sécurité travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Améliorer sa démarche de gestion des entreprises extérieures - Plan de prévention - PRA006</x:t>
   </x:si>
   <x:si>
     <x:t>Sécurité intervention extérieure</x:t>
-  </x:si>
-[...28 lines deleted...]
-    <x:t>12/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Plan de prévention et coordination des entreprises extérieures</x:t>
   </x:si>
   <x:si>
     <x:t>Alliance pour l'Emploi et la Formation en Entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>AEFE</x:t>
   </x:si>
   <x:si>
     <x:t>06700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité hygiène-sécurité-environnement parcours science du danger et management des risques professionnels, technologiques et environnementaux</x:t>
   </x:si>
   <x:si>
     <x:t>Management environnemental</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT CEDEX</x:t>
   </x:si>
@@ -2662,869 +2662,869 @@
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>592531</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>39517</x:v>
+        <x:v>38701</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
-        <x:v>12046</x:v>
+        <x:v>11554</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>592169</x:v>
+        <x:v>591905</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>592170</x:v>
+        <x:v>592169</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>38978</x:v>
+        <x:v>39517</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>592017</x:v>
+        <x:v>592170</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>592018</x:v>
+        <x:v>592017</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
-        <x:v>38979</x:v>
+        <x:v>38978</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>592021</x:v>
+        <x:v>592018</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>38979</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>592022</x:v>
+        <x:v>592021</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>38978</x:v>
+        <x:v>38979</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>632371</x:v>
+        <x:v>592022</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>38701</x:v>
+        <x:v>38978</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>11554</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>591906</x:v>
+        <x:v>632371</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>591907</x:v>
+        <x:v>591906</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
-        <x:v>40115</x:v>
+        <x:v>38701</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>12054</x:v>
+        <x:v>11554</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>592346</x:v>
+        <x:v>591907</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
-        <x:v>40115</x:v>
+        <x:v>41568</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>12054</x:v>
+        <x:v>11502</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>592349</x:v>
+        <x:v>596699</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
-        <x:v>38701</x:v>
+        <x:v>40115</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>11554</x:v>
+        <x:v>12054</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>591905</x:v>
+        <x:v>592346</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>66</x:v>
-[...1 lines deleted...]
-      <x:c r="C25" s="3" t="s"/>
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C25" s="3" t="n">
+        <x:v>40115</x:v>
+      </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
+      <x:c r="J25" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
-        <x:v>31407</x:v>
+        <x:v>12054</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>596630</x:v>
+        <x:v>592349</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>41277</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>606181</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>47</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="J27" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>11502</x:v>
+        <x:v>31407</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="R27" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="R27" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>596699</x:v>
+        <x:v>596630</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>40411</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -3537,51 +3537,51 @@
       <x:c r="M28" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>592532</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -3844,127 +3844,127 @@
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>24130</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>629507</x:v>
+        <x:v>540650</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>24130</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>540650</x:v>
+        <x:v>629507</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
@@ -4030,244 +4030,244 @@
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>628022</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>33053</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>627716</x:v>
+        <x:v>628020</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>33053</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>627719</x:v>
+        <x:v>627716</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>33053</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>628038</x:v>
+        <x:v>627719</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>33053</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>628020</x:v>
+        <x:v>628038</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
@@ -4275,51 +4275,51 @@
       <x:c r="K42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>638232</x:v>
+        <x:v>638231</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>126</x:v>
@@ -4431,51 +4431,51 @@
       <x:c r="K45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>638231</x:v>
+        <x:v>638232</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
@@ -5101,100 +5101,100 @@
       <x:c r="K58" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>637364</x:v>
+        <x:v>586790</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>637378</x:v>
+        <x:v>637364</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>141</x:v>
@@ -5203,100 +5203,100 @@
       <x:c r="K60" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>586790</x:v>
+        <x:v>637378</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>637376</x:v>
+        <x:v>637371</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>141</x:v>
@@ -5305,199 +5305,199 @@
       <x:c r="K62" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>637371</x:v>
+        <x:v>637376</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="S63" s="0" t="n">
+        <x:v>640182</x:v>
+      </x:c>
+      <x:c r="T63" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="S63" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>640182</x:v>
+        <x:v>626279</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>640185</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
@@ -5818,51 +5818,51 @@
       <x:c r="J72" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>21570</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>640533</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>36937</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -5875,51 +5875,51 @@
       <x:c r="J73" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>21570</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>611635</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
@@ -6042,54 +6042,54 @@
       <x:c r="I76" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>12520</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>614600</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>37964</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -6099,63 +6099,63 @@
       <x:c r="I77" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>12520</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>547572</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>36937</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
@@ -6170,51 +6170,51 @@
       <x:c r="M78" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>21570</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>550310</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>36937</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
@@ -6330,51 +6330,51 @@
       <x:c r="L81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>613581</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
@@ -6595,209 +6595,210 @@
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>613579</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
+      <x:c r="E87" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>572335</x:v>
+        <x:v>581591</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
-      <x:c r="E88" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>581591</x:v>
+        <x:v>572335</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="H89" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="I89" s="4" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>607273</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
@@ -6805,51 +6806,51 @@
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>523171</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
@@ -6857,51 +6858,51 @@
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>625208</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
@@ -7030,105 +7031,105 @@
       <x:c r="J94" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>12520</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>634298</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>37964</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>12520</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>634299</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>37964</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
@@ -7141,51 +7142,51 @@
       <x:c r="J96" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>12520</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>642126</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>258</x:v>
@@ -7303,57 +7304,57 @@
       <x:c r="K99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>12537</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>633416</x:v>
+        <x:v>639796</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
@@ -7362,173 +7363,173 @@
       <x:c r="K100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>12537</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>639796</x:v>
+        <x:v>633414</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
-        <x:v>41978</x:v>
+        <x:v>35214</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
-        <x:v>12537</x:v>
+        <x:v>31407</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>633414</x:v>
+        <x:v>569653</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
-        <x:v>35214</x:v>
+        <x:v>41978</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
-        <x:v>31407</x:v>
+        <x:v>12537</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>569653</x:v>
+        <x:v>633416</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
@@ -7538,51 +7539,51 @@
       <x:c r="L103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>12537</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>639795</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C104" s="15" t="s"/>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s"/>
       <x:c r="K104" s="14" t="s">
@@ -7859,51 +7860,51 @@
       <x:c r="M109" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>12537</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>632824</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
@@ -7926,51 +7927,51 @@
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>639800</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>30</x:v>
@@ -8016,51 +8017,51 @@
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>546767</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
@@ -8088,62 +8089,62 @@
       <x:c r="L113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>12537</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>639799</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="U113" s="4" t="s">
         <x:v>270</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -8246,185 +8247,185 @@
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>599036</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>548692</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>548691</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s"/>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>127</x:v>
@@ -9035,118 +9036,118 @@
       <x:c r="K131" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>626813</x:v>
+        <x:v>642339</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s"/>
       <x:c r="K132" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>642339</x:v>
+        <x:v>626813</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>30</x:v>
@@ -9305,51 +9306,51 @@
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>589939</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
@@ -9362,51 +9363,51 @@
       <x:c r="E137" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>589936</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
@@ -9421,51 +9422,51 @@
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>600206</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
@@ -9595,51 +9596,51 @@
       <x:c r="M141" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>642012</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -9652,51 +9653,51 @@
       <x:c r="M142" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>630893</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
@@ -9706,51 +9707,51 @@
       <x:c r="M143" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>642014</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -10437,153 +10438,153 @@
       <x:c r="L157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>632808</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C158" s="15" t="s"/>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s"/>
       <x:c r="K158" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>24147</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>597475</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s"/>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>619988</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s"/>
       <x:c r="K160" s="14" t="s">
@@ -10796,51 +10797,51 @@
       <x:c r="L164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>620009</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s"/>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>29</x:v>
@@ -11714,51 +11715,51 @@
       <x:c r="L182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>619981</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>29</x:v>
@@ -11819,51 +11820,51 @@
       <x:c r="M184" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>620001</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s"/>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>30</x:v>
@@ -11876,1267 +11877,1267 @@
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>620008</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>413</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C186" s="15" t="s"/>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s"/>
       <x:c r="K186" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
-        <x:v>42896</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>619919</x:v>
+        <x:v>638684</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>395</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>395</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>620005</x:v>
+        <x:v>642773</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>415</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C188" s="15" t="s"/>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s"/>
       <x:c r="K188" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>620023</x:v>
+        <x:v>620015</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>387</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>387</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>620040</x:v>
+        <x:v>620043</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>411</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>411</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s"/>
       <x:c r="K190" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>620045</x:v>
+        <x:v>620053</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>385</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>385</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s"/>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>620049</x:v>
+        <x:v>620058</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>396</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>396</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C192" s="15" t="s"/>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s"/>
       <x:c r="K192" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
-        <x:v>33029</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
-        <x:v>400</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>619924</x:v>
+        <x:v>619987</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>417</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s"/>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
-        <x:v>33029</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>619925</x:v>
+        <x:v>619999</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>415</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C194" s="15" t="s"/>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s"/>
       <x:c r="K194" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
-        <x:v>42817</x:v>
+        <x:v>33029</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>619938</x:v>
+        <x:v>619924</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>421</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s"/>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
-        <x:v>42819</x:v>
+        <x:v>33029</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>620004</x:v>
+        <x:v>619925</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C196" s="15" t="s"/>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s"/>
       <x:c r="K196" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
-        <x:v>42819</x:v>
+        <x:v>42817</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
-        <x:v>383</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>620010</x:v>
+        <x:v>619938</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>405</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s"/>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>620012</x:v>
+        <x:v>620004</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C198" s="15" t="s"/>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s"/>
       <x:c r="K198" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>620014</x:v>
+        <x:v>620010</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s"/>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>620024</x:v>
+        <x:v>620012</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C200" s="15" t="s"/>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s"/>
       <x:c r="K200" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>620037</x:v>
+        <x:v>620014</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s"/>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>620044</x:v>
+        <x:v>620024</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C202" s="15" t="s"/>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s"/>
       <x:c r="K202" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>642773</x:v>
+        <x:v>620037</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s"/>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>638684</x:v>
+        <x:v>620044</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C204" s="15" t="s"/>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s"/>
       <x:c r="K204" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
-        <x:v>42819</x:v>
+        <x:v>42896</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
-        <x:v>383</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>620015</x:v>
+        <x:v>619919</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s"/>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>620043</x:v>
+        <x:v>620005</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C206" s="15" t="s"/>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s"/>
       <x:c r="K206" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>620053</x:v>
+        <x:v>620023</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
-        <x:v>402</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>402</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C207" s="3" t="s"/>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>620058</x:v>
+        <x:v>620040</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C208" s="15" t="s"/>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s"/>
       <x:c r="K208" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>619987</x:v>
+        <x:v>620045</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s"/>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>619999</x:v>
+        <x:v>620049</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>412</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C210" s="15" t="s"/>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s"/>
       <x:c r="K210" s="14" t="s">
         <x:v>84</x:v>
@@ -13258,51 +13259,51 @@
       <x:c r="M212" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>24121</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>592391</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>39265</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
@@ -13776,51 +13777,51 @@
       <x:c r="L221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>42890</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>616982</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C222" s="15" t="s"/>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="I222" s="16" t="s">
         <x:v>455</x:v>
       </x:c>