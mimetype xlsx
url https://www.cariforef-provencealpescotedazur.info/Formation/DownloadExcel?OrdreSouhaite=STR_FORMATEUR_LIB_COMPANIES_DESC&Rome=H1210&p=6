--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -347,74 +347,74 @@
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>13397</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention industries pharmaceutiques, cosmétologiques et de santé : gestion, production et valorisation</x:t>
   </x:si>
   <x:si>
     <x:t>Formulation mélange</x:t>
   </x:si>
   <x:si>
     <x:t>13385</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 05</x:t>
   </x:si>
   <x:si>
+    <x:t>licence mention chimie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chimie</x:t>
+  </x:si>
+  <x:si>
     <x:t>BUT spécialité génie chimique - génie des procédés parcours conception des procédés et innovation technologique</x:t>
   </x:si>
   <x:si>
     <x:t>Génie chimique</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention bio-industries et biotechnologies</x:t>
   </x:si>
   <x:si>
-    <x:t>licence mention chimie</x:t>
-[...2 lines deleted...]
-    <x:t>Chimie</x:t>
+    <x:t>13090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention sciences et technologies</x:t>
   </x:si>
   <x:si>
-    <x:t>13090</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>licence mention mécanique</x:t>
   </x:si>
   <x:si>
     <x:t>Mécanique théorique</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité chimie parcours analyse, contrôle-qualité, environnement</x:t>
   </x:si>
   <x:si>
     <x:t>Analyse chimique</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie biologique parcours agronomie</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention mathématiques - physique - chimie - informatique</x:t>
@@ -458,62 +458,62 @@
   <x:si>
     <x:t>Biotechnologie</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie</x:t>
   </x:si>
   <x:si>
     <x:t>UCA</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>licence mention sciences de la Terre</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences de la terre</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/31/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BTS métiers de la mesure (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Thermométrie</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Saint Vincent de Paul</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
@@ -833,65 +833,65 @@
   <x:si>
     <x:t>BTSA analyses biologiques, biotechnologiques, agricoles et environnementales (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ifria Sud Paca - CFA Ifria Sud Paca</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>Biologie végétale</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Général et Technologique François Pétrarque</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Régional Agricole Public PACA</x:t>
   </x:si>
   <x:si>
     <x:t>06601</x:t>
   </x:si>
   <x:si>
+    <x:t>BTSA analyses biologiques, biotechnologiques, agricoles et environnementales</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée F Pétrarque</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 09</x:t>
+  </x:si>
+  <x:si>
     <x:t>BTSA qualité, alimentation, innovation et maîtrise sanitaire option aliments et processus technologiques</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée F Pétrarque</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Lycée de Vaison-la-Romaine</x:t>
   </x:si>
   <x:si>
     <x:t>84110</x:t>
   </x:si>
   <x:si>
     <x:t>VAISON LA ROMAINE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Costebelle</x:t>
   </x:si>
   <x:si>
     <x:t>83408</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A de Tocqueville</x:t>
   </x:si>
   <x:si>
     <x:t>06131</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE CEDEX</x:t>
@@ -1172,63 +1172,63 @@
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité chimie parcours matériaux et produits formulés (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie parcours plurisciences</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie et de la terre parcours mer</x:t>
   </x:si>
   <x:si>
+    <x:t>formation entièrement à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention sciences de la vie et de la terre parcours sciences biologiques et géologiques</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence pro mention bio-industries et biotechnologies parcours sécurité, qualité et microbiologie en industries agroalimentaires</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences et technologies parcours sciences, arts et techniques de l'image et du son</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Académie Vaucluse Provence Industries - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
@@ -3070,754 +3070,754 @@
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>592536</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
-        <x:v>41569</x:v>
+        <x:v>38701</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
-        <x:v>11534</x:v>
+        <x:v>11554</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>596700</x:v>
+        <x:v>591909</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
-        <x:v>38980</x:v>
+        <x:v>41569</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>31654</x:v>
+        <x:v>11534</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>592030</x:v>
+        <x:v>596700</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
-        <x:v>39517</x:v>
+        <x:v>38980</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>12046</x:v>
+        <x:v>31654</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>592167</x:v>
+        <x:v>592030</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>40411</x:v>
+        <x:v>39517</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>11502</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>592531</x:v>
+        <x:v>592167</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>38701</x:v>
+        <x:v>39517</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>11554</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>591909</x:v>
+        <x:v>592171</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>40113</x:v>
+        <x:v>40411</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>11502</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>592385</x:v>
+        <x:v>592531</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>40500</x:v>
+        <x:v>38701</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>11511</x:v>
+        <x:v>11554</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>592535</x:v>
+        <x:v>591905</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
-        <x:v>39517</x:v>
+        <x:v>40113</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>12046</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>592171</x:v>
+        <x:v>592385</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>39690</x:v>
+        <x:v>40500</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>11511</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>592213</x:v>
+        <x:v>592535</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>38701</x:v>
+        <x:v>39690</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>11554</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>591905</x:v>
+        <x:v>592213</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>38977</x:v>
+        <x:v>40115</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>23554</x:v>
+        <x:v>12054</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>592027</x:v>
+        <x:v>592346</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>592346</x:v>
+        <x:v>592349</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>40115</x:v>
+        <x:v>38977</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>12054</x:v>
+        <x:v>23554</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>592349</x:v>
+        <x:v>592027</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
@@ -3878,54 +3878,54 @@
       <x:c r="I39" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="R39" s="0" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>99</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>592170</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
@@ -4100,156 +4100,156 @@
       <x:c r="I43" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>23554</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="R43" s="0" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>99</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>592024</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>591906</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>591907</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
@@ -4379,54 +4379,54 @@
       <x:c r="I48" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="R48" s="14" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>99</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>592018</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>39508</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -4490,54 +4490,54 @@
       <x:c r="I50" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="R50" s="14" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>99</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>592021</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>38979</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -4732,216 +4732,216 @@
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>596775</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
-        <x:v>41277</x:v>
+        <x:v>38980</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
-        <x:v>43454</x:v>
+        <x:v>31654</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>606181</x:v>
+        <x:v>592028</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>40113</x:v>
+        <x:v>41277</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>43454</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>592387</x:v>
+        <x:v>606181</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>38980</x:v>
+        <x:v>40113</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>31654</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="R57" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="R57" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>592028</x:v>
+        <x:v>592387</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>40411</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>30</x:v>
@@ -4954,79 +4954,79 @@
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>592532</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>591908</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
@@ -5065,51 +5065,51 @@
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>592386</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>39690</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>11054</x:v>
@@ -5282,215 +5282,223 @@
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>640241</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
-        <x:v>39518</x:v>
+        <x:v>35407</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
+      <x:c r="E65" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H65" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
-        <x:v>12254</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>592282</x:v>
+        <x:v>603400</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
-        <x:v>35407</x:v>
+        <x:v>39518</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
-      <x:c r="E66" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>12254</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>554857</x:v>
+        <x:v>592282</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
-        <x:v>39517</x:v>
+        <x:v>35407</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
+      <x:c r="E67" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H67" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
-        <x:v>12046</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>592168</x:v>
+        <x:v>554857</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>35407</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>26</x:v>
@@ -5501,172 +5509,168 @@
       <x:c r="K68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>603400</x:v>
+        <x:v>603399</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
-        <x:v>38978</x:v>
+        <x:v>39517</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>592015</x:v>
+        <x:v>592168</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
-        <x:v>35407</x:v>
+        <x:v>38978</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
-      <x:c r="E70" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>603399</x:v>
+        <x:v>592015</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>41832</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
@@ -5740,51 +5744,51 @@
       <x:c r="L72" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>11421</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>556870</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>29</x:v>
@@ -6275,51 +6279,51 @@
       <x:c r="J82" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>594585</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>179</x:v>
@@ -6715,51 +6719,51 @@
       <x:c r="L90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>547557</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>37115</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
@@ -6889,51 +6893,51 @@
       <x:c r="L93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>550241</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>37115</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
         <x:v>196</x:v>
@@ -7186,51 +7190,51 @@
       <x:c r="L98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>11523</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>547716</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s"/>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>29</x:v>
@@ -7980,51 +7984,51 @@
       <x:c r="L113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>12003</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>550309</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>36772</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
         <x:v>25</x:v>
@@ -8041,51 +8045,51 @@
       <x:c r="L114" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>12003</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>549869</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>36937</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
@@ -8098,51 +8102,51 @@
       <x:c r="L115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>21570</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>550310</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>36937</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
@@ -8289,145 +8293,145 @@
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>605835</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
-        <x:v>36937</x:v>
+        <x:v>36772</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
-        <x:v>21570</x:v>
+        <x:v>12003</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>596448</x:v>
+        <x:v>596648</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
-        <x:v>36772</x:v>
+        <x:v>36937</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
-        <x:v>12003</x:v>
+        <x:v>21570</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>596648</x:v>
+        <x:v>596448</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s"/>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>56</x:v>
@@ -8963,51 +8967,51 @@
       <x:c r="L131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>11523</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>554186</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>38382</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
@@ -9022,51 +9026,51 @@
       <x:c r="L132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>11523</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>553743</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>38382</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
@@ -9375,51 +9379,51 @@
       <x:c r="L138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>11523</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>623290</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>37115</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
@@ -9429,51 +9433,51 @@
       <x:c r="L139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>543666</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>37115</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
@@ -9720,51 +9724,51 @@
       <x:c r="L144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>558858</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>40815</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
@@ -10239,82 +10243,82 @@
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>592388</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>591904</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
@@ -10996,51 +11000,51 @@
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>596769</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>39690</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>11054</x:v>
@@ -11160,54 +11164,54 @@
       <x:c r="L169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>11523</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>554925</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>35494</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I170" s="16" t="s">
         <x:v>26</x:v>
@@ -11266,51 +11270,51 @@
       <x:c r="G171" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>11534</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>509945</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
@@ -11408,269 +11412,269 @@
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>632951</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
-        <x:v>40411</x:v>
+        <x:v>39517</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="I174" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
-        <x:v>11502</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>632948</x:v>
+        <x:v>643476</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
-        <x:v>39690</x:v>
+        <x:v>40115</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>12054</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>632956</x:v>
+        <x:v>632954</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
-        <x:v>40115</x:v>
+        <x:v>40411</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="I176" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
-        <x:v>12054</x:v>
+        <x:v>11502</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>632954</x:v>
+        <x:v>632948</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
-        <x:v>39517</x:v>
+        <x:v>39690</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
-        <x:v>12046</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>643476</x:v>
+        <x:v>632956</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>37115</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>311</x:v>