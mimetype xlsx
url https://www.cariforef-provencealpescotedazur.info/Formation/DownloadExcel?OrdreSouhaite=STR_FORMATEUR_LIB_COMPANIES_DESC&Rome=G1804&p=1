--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -404,126 +404,126 @@
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sommelier-caviste (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Avenir et Formation - Campus de l'Esthétique et du Spa</x:t>
   </x:si>
   <x:si>
     <x:t>75009</x:t>
   </x:si>
   <x:si>
     <x:t>LA FARLEDE</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>05/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTIBES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Sommelier-caviste (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
+    <x:t>10/20/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>CHATEAUNEUF-DU-PAPE</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/01/2026 00:00:00</x:t>
-[...41 lines deleted...]
-    <x:t>04/30/2027 00:00:00</x:t>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/25/2026 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>05/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
@@ -2000,117 +2000,117 @@
       <x:c r="J16" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>42739</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>612075</x:v>
+        <x:v>554024</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>37382</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>42739</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>554024</x:v>
+        <x:v>612075</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>37382</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -2360,213 +2360,213 @@
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>599291</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>584289</x:v>
+        <x:v>601853</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>603448</x:v>
+        <x:v>601871</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>603455</x:v>
+        <x:v>601878</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>106</x:v>
@@ -2824,216 +2824,216 @@
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>601903</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>599168</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>601853</x:v>
+        <x:v>603448</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>601871</x:v>
+        <x:v>603455</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
@@ -3045,1333 +3045,1333 @@
       <x:c r="K34" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>601878</x:v>
+        <x:v>601870</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>583179</x:v>
+        <x:v>601901</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>600459</x:v>
+        <x:v>584288</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
-      <x:c r="E37" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="H37" s="0" t="s">
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>599286</x:v>
+        <x:v>603444</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
-        <x:v>47</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
-      <x:c r="E38" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>106</x:v>
-[...1 lines deleted...]
-      <x:c r="H38" s="14" t="s"/>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="H38" s="14" t="s">
+        <x:v>91</x:v>
+      </x:c>
       <x:c r="I38" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>599294</x:v>
+        <x:v>572385</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>599289</x:v>
+        <x:v>545133</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
-        <x:v>47</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
-      <x:c r="E40" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>106</x:v>
-[...1 lines deleted...]
-      <x:c r="H40" s="14" t="s"/>
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="H40" s="14" t="s">
+        <x:v>91</x:v>
+      </x:c>
       <x:c r="I40" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>558853</x:v>
+        <x:v>603451</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>601870</x:v>
+        <x:v>558522</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>601901</x:v>
+        <x:v>600524</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>584288</x:v>
+        <x:v>584289</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>603451</x:v>
+        <x:v>583179</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>558522</x:v>
+        <x:v>600459</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
-        <x:v>111</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
-      <x:c r="E46" s="14" t="s"/>
+      <x:c r="E46" s="14" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>90</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>600524</x:v>
+        <x:v>599286</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
+      <x:c r="E47" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>101</x:v>
-[...2 lines deleted...]
-        <x:v>91</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>603444</x:v>
+        <x:v>599294</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>572385</x:v>
+        <x:v>603446</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
-      <x:c r="E49" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="H49" s="0" t="s">
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>545133</x:v>
+        <x:v>603447</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>603446</x:v>
+        <x:v>603450</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>603447</x:v>
+        <x:v>558526</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>603450</x:v>
+        <x:v>558668</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>558526</x:v>
+        <x:v>600523</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
-        <x:v>111</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>558668</x:v>
+        <x:v>603452</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
+      <x:c r="E55" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>90</x:v>
-[...2 lines deleted...]
-        <x:v>91</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>600523</x:v>
+        <x:v>599289</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
-      <x:c r="E56" s="14" t="s"/>
+      <x:c r="E56" s="14" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>101</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>603452</x:v>
+        <x:v>558853</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -4961,51 +4961,51 @@
       <x:c r="L67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>601898</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
@@ -5077,51 +5077,51 @@
       <x:c r="L69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>601904</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
@@ -5130,51 +5130,51 @@
       <x:c r="J70" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>623730</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -5193,121 +5193,121 @@
       <x:c r="L71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>545131</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>545132</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>41</x:v>
@@ -5633,110 +5633,110 @@
       <x:c r="K79" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>42739</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>615320</x:v>
+        <x:v>635378</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>42739</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>635378</x:v>
+        <x:v>615320</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>27</x:v>