--- v0 (2026-10-07)
+++ v1 (2026-10-08)
@@ -263,165 +263,165 @@
   <x:si>
     <x:t>Institut Français de l'Elégance et du Luxe</x:t>
   </x:si>
   <x:si>
     <x:t>06700</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>TOULON</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa Perspective - Isim</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Employé d’étage hôtellerie et hôtellerie de plein air</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
+    <x:t>09/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/28/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/20/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d'Intérêt Public pour la Formation Continue et l'Insertion Professionnelle de l'Académie d'Aix-Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FCIP AIX-MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13857</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>04/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>AFPA - ACCES A L'EMPLOI</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>AFPA - ACCES A L'EMPLOI</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -1293,51 +1293,51 @@
       <x:c r="K7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>42786</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>636618</x:v>
+        <x:v>634514</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>38547</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F8" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -1356,51 +1356,51 @@
       <x:c r="K8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>42786</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>634514</x:v>
+        <x:v>636618</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>38547</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="E9" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -1575,75 +1575,75 @@
       <x:c r="C12" s="15" t="n">
         <x:v>38547</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>42786</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>626607</x:v>
+        <x:v>626609</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="U12" s="16" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>38547</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -1653,110 +1653,110 @@
       <x:c r="L13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>42786</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>626606</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="U13" s="4" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>38547</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>42786</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>626609</x:v>
+        <x:v>626607</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>38547</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
@@ -1902,124 +1902,120 @@
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>640033</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>38547</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
-      <x:c r="E18" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E18" s="14" t="s"/>
+      <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>42786</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>612405</x:v>
+        <x:v>626528</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>38547</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>42786</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -2034,263 +2030,269 @@
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>38547</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>42786</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>626528</x:v>
+        <x:v>626532</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>38547</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
+      <x:c r="E21" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F21" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>42786</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>626529</x:v>
+        <x:v>612405</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>38547</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>42786</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>626531</x:v>
+        <x:v>626529</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>38547</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>42786</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>626532</x:v>
+        <x:v>626531</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>