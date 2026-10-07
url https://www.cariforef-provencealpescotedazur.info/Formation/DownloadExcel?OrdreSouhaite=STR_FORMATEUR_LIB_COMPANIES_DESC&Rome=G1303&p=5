--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -587,68 +587,68 @@
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel conseiller vendeur en voyages</x:t>
   </x:si>
   <x:si>
     <x:t>08/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Conseil Régional</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BTS Tourisme</x:t>
   </x:si>
   <x:si>
-    <x:t>Conseil Régional</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>First Line Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform - Antenne La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont</x:t>
@@ -686,56 +686,56 @@
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAPLUS</x:t>
   </x:si>
   <x:si>
     <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var - Antenne Formaplus</x:t>
   </x:si>
   <x:si>
     <x:t>83480</x:t>
   </x:si>
   <x:si>
     <x:t>PUGET-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
+    <x:t>09/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/13/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Faculté des Métiers - Ecole Hôtelière de Cannes - CFA Régional Municipal de Cannes Faculté des Métiers</x:t>
   </x:si>
   <x:si>
     <x:t>06150</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
@@ -986,63 +986,63 @@
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Aurlom Prépa</x:t>
   </x:si>
   <x:si>
     <x:t>Aurlom Prépa - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Athélia Institut de Formation Conseils et Performance</x:t>
   </x:si>
   <x:si>
     <x:t>AIFCP</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
+    <x:t>Demandeur d'emploi , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans , Jeune 16-25 ans , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/22/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral</x:t>
   </x:si>
   <x:si>
     <x:t>75017</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Nice - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
@@ -2427,57 +2427,57 @@
       <x:c r="K16" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>609971</x:v>
+        <x:v>609592</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
@@ -2487,57 +2487,57 @@
       <x:c r="K17" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>609592</x:v>
+        <x:v>609971</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
         <x:v>86</x:v>
@@ -2963,163 +2963,161 @@
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>607808</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
-      <x:c r="E26" s="14" t="s"/>
+      <x:c r="E26" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>101</x:v>
-[...1 lines deleted...]
-      <x:c r="H26" s="14" t="s"/>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="H26" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="I26" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>595001</x:v>
+        <x:v>556264</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
-      <x:c r="E27" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>84</x:v>
-[...2 lines deleted...]
-        <x:v>85</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>556264</x:v>
+        <x:v>595001</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>86</x:v>
@@ -3833,103 +3831,103 @@
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>608089</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>608088</x:v>
+        <x:v>556954</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
@@ -3949,103 +3947,103 @@
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>556953</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>556954</x:v>
+        <x:v>608088</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
         <x:v>133</x:v>
@@ -5057,281 +5055,279 @@
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>607867</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C62" s="15" t="n">
+        <x:v>37890</x:v>
+      </x:c>
+      <x:c r="D62" s="15" t="s"/>
+      <x:c r="E62" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="C62" s="15" t="n">
-[...4 lines deleted...]
-      <x:c r="F62" s="14" t="s"/>
+      <x:c r="F62" s="14" t="s">
+        <x:v>173</x:v>
+      </x:c>
       <x:c r="G62" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>581758</x:v>
+        <x:v>583807</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
-      <x:c r="E63" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>583807</x:v>
+        <x:v>553992</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>553992</x:v>
+        <x:v>606269</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>606269</x:v>
+        <x:v>582028</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
@@ -5354,279 +5350,279 @@
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>545317</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>582028</x:v>
+        <x:v>554775</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
-      <x:c r="E68" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E68" s="14" t="s"/>
+      <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>583808</x:v>
+        <x:v>507663</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>554775</x:v>
+        <x:v>581758</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C70" s="15" t="n">
+        <x:v>37890</x:v>
+      </x:c>
+      <x:c r="D70" s="15" t="s"/>
+      <x:c r="E70" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="C70" s="15" t="n">
-[...4 lines deleted...]
-      <x:c r="F70" s="14" t="s"/>
+      <x:c r="F70" s="14" t="s">
+        <x:v>173</x:v>
+      </x:c>
       <x:c r="G70" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>507663</x:v>
+        <x:v>583808</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -5938,51 +5934,51 @@
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>549481</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>42654</x:v>
@@ -5992,51 +5988,51 @@
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>589716</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>28</x:v>
@@ -6106,154 +6102,157 @@
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>602271</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
-      <x:c r="E80" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E80" s="14" t="s"/>
+      <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>84</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>583809</x:v>
+        <x:v>597602</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C81" s="3" t="n">
+        <x:v>37890</x:v>
+      </x:c>
+      <x:c r="D81" s="3" t="s"/>
+      <x:c r="E81" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="C81" s="3" t="n">
-[...2 lines deleted...]
-      <x:c r="D81" s="3" t="s"/>
+      <x:c r="F81" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="H81" s="0" t="s">
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>597602</x:v>
+        <x:v>583809</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
@@ -6379,114 +6378,114 @@
       <x:c r="K84" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>601570</x:v>
+        <x:v>641055</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>641055</x:v>
+        <x:v>601570</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
@@ -6498,51 +6497,51 @@
       <x:c r="L86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>641054</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
@@ -6555,51 +6554,51 @@
       <x:c r="L87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>601568</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
@@ -9670,51 +9669,51 @@
       <x:c r="M141" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>549773</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
         <x:v>303</x:v>
@@ -9731,288 +9730,288 @@
       <x:c r="M142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>549774</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
-      <x:c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>601354</x:v>
+        <x:v>543836</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
-      <x:c r="E144" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>601355</x:v>
+        <x:v>543835</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
+      <x:c r="E145" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>543835</x:v>
+        <x:v>601355</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
-      <x:c r="E146" s="14" t="s"/>
+      <x:c r="E146" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>543836</x:v>
+        <x:v>601354</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>25</x:v>
       </x:c>