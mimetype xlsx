--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -239,74 +239,74 @@
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours anglais</x:t>
   </x:si>
   <x:si>
     <x:t>Culture civilisation</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
+    <x:t>licence mention lettres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Univ. de Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE DE TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>licence mention langues, littératures et civilisations étrangères et régionales</x:t>
   </x:si>
   <x:si>
-    <x:t>Univ. de Toulon</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>licence mention humanités</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>Science politique</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention philosophie</x:t>
   </x:si>
   <x:si>
     <x:t>Philosophie</x:t>
@@ -443,74 +443,74 @@
   <x:si>
     <x:t>02/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ceytyxia</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel graphiste (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/03/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/14/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/09/2026 00:00:00</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours arabe</x:t>
@@ -521,57 +521,57 @@
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
   </x:si>
   <x:si>
     <x:t>13621</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention lettres parcours lettres modernes</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours italien</x:t>
   </x:si>
   <x:si>
+    <x:t>Licence mention philosophie parcours philosophie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention langues, littératures et civilisations étrangères et régionales (préparation également possible par Bloc(s) de compétences) parcours bilangue : turc-arabe</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours coréen</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Licence mention langues, littératures et civilisations étrangères et régionales (préparation également possible par Bloc(s) de compétences) parcours bilangue : turc-arabe</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours espagnol</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours japonais</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention lettres parcours lettres et livre</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention lettres parcours lettres et écriture</x:t>
   </x:si>
   <x:si>
     <x:t>Airo</x:t>
   </x:si>
   <x:si>
     <x:t>84170</x:t>
   </x:si>
   <x:si>
     <x:t>MONTEUX</x:t>
   </x:si>
   <x:si>
     <x:t>Webmarketing avancé</x:t>
   </x:si>
@@ -1487,145 +1487,145 @@
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
         <x:v>638782</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
-        <x:v>40120</x:v>
+        <x:v>40114</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
-        <x:v>14201</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>592374</x:v>
+        <x:v>592378</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>40114</x:v>
+        <x:v>40120</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>592378</x:v>
+        <x:v>592374</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>39697</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
@@ -1652,51 +1652,51 @@
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>592200</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>14201</x:v>
@@ -1706,51 +1706,51 @@
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>592371</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>43</x:v>
@@ -2723,159 +2723,160 @@
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>601990</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
-        <x:v>73</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
-      <x:c r="E30" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>609125</x:v>
+        <x:v>627665</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
+      <x:c r="E31" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>627665</x:v>
+        <x:v>609125</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -3118,214 +3119,213 @@
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>621302</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
-      <x:c r="E37" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>608306</x:v>
+        <x:v>625773</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
-      <x:c r="E38" s="14" t="s"/>
+      <x:c r="E38" s="14" t="s">
+        <x:v>75</x:v>
+      </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>625773</x:v>
+        <x:v>640798</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>640798</x:v>
+        <x:v>640799</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
@@ -3337,114 +3337,114 @@
       <x:c r="K40" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>640799</x:v>
+        <x:v>608304</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>608304</x:v>
+        <x:v>608305</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
@@ -3453,57 +3453,57 @@
       <x:c r="K42" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>608305</x:v>
+        <x:v>608306</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
@@ -3521,51 +3521,51 @@
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>640028</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>43</x:v>
@@ -3578,51 +3578,51 @@
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>592373</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>14261</x:v>
@@ -3632,51 +3632,51 @@
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>592381</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>88</x:v>
@@ -3689,51 +3689,51 @@
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>592379</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>14201</x:v>
@@ -4032,272 +4032,272 @@
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>640077</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
-        <x:v>40120</x:v>
+        <x:v>40616</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
-        <x:v>14201</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>632466</x:v>
+        <x:v>641569</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
-        <x:v>40616</x:v>
+        <x:v>40120</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>641569</x:v>
+        <x:v>640092</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>640092</x:v>
+        <x:v>640075</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>640075</x:v>
+        <x:v>632466</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>41</x:v>
       </x:c>