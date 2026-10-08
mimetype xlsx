--- v0 (2026-10-07)
+++ v1 (2026-10-08)
@@ -263,77 +263,77 @@
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>Méthode physico-chimique analyse</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>licence pro mention optique professionnelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Optique lunetterie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>licence pro mention management et gestion des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>13388</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
-    <x:t>06/30/2027 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Titre professionnel conseiller commercial (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Stéphane Auger Com - Fabrik Tête d'Affiche</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Technico-commercial</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
@@ -380,68 +380,68 @@
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
+    <x:t>CARPENTRAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTIBES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA SEYNE-SUR-MER</x:t>
+  </x:si>
+  <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
-    <x:t>CARPENTRAS</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>CAVAILLON</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention optique professionnelle (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Progress Sup</x:t>
   </x:si>
   <x:si>
     <x:t>75010</x:t>
   </x:si>
   <x:si>
     <x:t>Progress Sup - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
@@ -464,86 +464,86 @@
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/09/2026 00:00:00</x:t>
-[...2 lines deleted...]
-    <x:t>06/11/2027 00:00:00</x:t>
+    <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/12/2026 00:00:00</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Performa</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>Performa - Antenne Saint Raphaël</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
     <x:t>01/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
@@ -866,56 +866,56 @@
   <x:si>
     <x:t>Lycée Polyvalent Diderot</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>BTS fluides-énergies-domotique option B froid et conditionnement d'air (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS fluides-énergies-domotique option C domotique et bâtiment communicants</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Denis Diderot</x:t>
   </x:si>
   <x:si>
+    <x:t>BTS fluides-énergies-domotique option B froid et conditionnement d'air</x:t>
+  </x:si>
+  <x:si>
     <x:t>BTS fluides-énergies-domotique option A génie climatique et fluidique</x:t>
   </x:si>
   <x:si>
-    <x:t>BTS fluides-énergies-domotique option B froid et conditionnement d'air</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>CFA Régional Agricole Public PACA</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>06601</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Pierre Le Roy de Boiseaumarié - Château Mongin (Lycée Professionnel Agricole et Viticole d'Orange)</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Paul Langevin</x:t>
   </x:si>
   <x:si>
     <x:t>83514</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée P G de Gennes</x:t>
@@ -983,56 +983,56 @@
   <x:si>
     <x:t>Lycée Amiral de Grasse</x:t>
   </x:si>
   <x:si>
     <x:t>BTSA technico-commercial option vins, bières, et spiritueux</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Agricampus</x:t>
   </x:si>
   <x:si>
     <x:t>83408</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LPO St-Vincent de Paul</x:t>
   </x:si>
   <x:si>
     <x:t>Legta de Gap - Lycée Agricole des Hautes Alpes Les Emeyères</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
+    <x:t>BP option industries alimentaires (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>BTSA technico-commercial option produits de la filière forêt bois (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>BP option industries alimentaires (Apprentissage)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Kaali Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>Iscod</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Technique et Professionnel Aixois</x:t>
   </x:si>
   <x:si>
     <x:t>ITPA</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Supérieur d'Optique</x:t>
   </x:si>
   <x:si>
     <x:t>ISO</x:t>
   </x:si>
   <x:si>
     <x:t>Délégué(e) pharmaceutique</x:t>
@@ -1097,89 +1097,89 @@
   <x:si>
     <x:t>02/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marignane</x:t>
   </x:si>
   <x:si>
     <x:t>13700</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
   </x:si>
   <x:si>
     <x:t>13320</x:t>
   </x:si>
   <x:si>
+    <x:t>04/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BOUC-BEL-AIR</x:t>
   </x:si>
   <x:si>
+    <x:t>07/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/01/2026 00:00:00</x:t>
-[...2 lines deleted...]
-    <x:t>04/02/2026 00:00:00</x:t>
+    <x:t>Ingénieur d'affaires en hautes technologies (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vente informatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingénieur d'affaires en hautes technologies</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/03/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Business developer en hautes technologies (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Ingénieur d'affaires en hautes technologies (Apprentissage)</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>12/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Ingénieur d'affaires en hautes technologies</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>02/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention domotique</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13127</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform - Antenne La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
@@ -1187,167 +1187,167 @@
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAVAR</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>83200</x:t>
   </x:si>
   <x:si>
+    <x:t>10/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/01/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>06/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/01/2025 00:00:00</x:t>
-[...8 lines deleted...]
-    <x:t>07/01/2028 00:00:00</x:t>
+    <x:t>08/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/01/2026 00:00:00</x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t>FORMAPLUS</x:t>
   </x:si>
   <x:si>
     <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
+    <x:t>Business developer en hautes technologies spécialisation international (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Euridis Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Euridis Management - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Business developer en hautes technologies spécialisation marketing (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chargé d'affaires en hautes technologies (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vente spécialisée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ingénieur d'affaires en hautes technologies spécialisation international business manager (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Euridis Management</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Business developer en hautes technologies spécialisation international (Apprentissage)</x:t>
-[...2 lines deleted...]
-    <x:t>Business developer en hautes technologies spécialisation marketing (Apprentissage)</x:t>
+    <x:t>09/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/06/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/24/2026 00:00:00</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Responsable du développement commercial</x:t>
   </x:si>
   <x:si>
     <x:t>ESG</x:t>
   </x:si>
   <x:si>
     <x:t>Eloce - Walter Learning</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure Formation Métiers en Demande</x:t>
   </x:si>
   <x:si>
     <x:t>ESMED</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
@@ -1466,65 +1466,65 @@
   <x:si>
     <x:t>Attaché commercial (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCIMP</x:t>
   </x:si>
   <x:si>
     <x:t>13221</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (Luminy)</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de développement commercial (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de développement commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de développement commercial (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
+    <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI 04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence - Antenne Manosque</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager en ingénierie d'affaires et performance commerciale spécialisation performance marketing et commerciale (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager en ingénierie d'affaires spécialisation performance marketing et commerciale (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse - Antenne Pertuis</x:t>
   </x:si>
   <x:si>
     <x:t>84120</x:t>
   </x:si>
   <x:si>
     <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse - Antenne Montfavet</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de développement commercial spécialisation immobilier (Apprentissage)</x:t>
@@ -1574,56 +1574,56 @@
   <x:si>
     <x:t>CFAI PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>13800</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
     <x:t>BTSA génie des équipements agricoles (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Machinisme agricole</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa Régional Agricole Public Paca - UFA Lycée Professionnel Agricole La Ricarde</x:t>
   </x:si>
   <x:si>
     <x:t>84800</x:t>
   </x:si>
   <x:si>
     <x:t>L'ISLE-SUR-LA-SORGUE</x:t>
   </x:si>
   <x:si>
+    <x:t>Cfa Perspective - Isim</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ingénieur d'affaires (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Cfa Perspective - Isim</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Ingénieur d'affaires</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Carpentras</x:t>
   </x:si>
   <x:si>
     <x:t>84200</x:t>
   </x:si>
   <x:si>
     <x:t>CCI Hautes Alpes Formation - Centre Régional et Européen du Tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>05100</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de développement commercial option webmarketing (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>CRET</x:t>
@@ -1700,132 +1700,132 @@
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Association Hyères Orientation</x:t>
   </x:si>
   <x:si>
     <x:t>ASSHOR</x:t>
   </x:si>
   <x:si>
     <x:t>03/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel négociateur technico-commercial spécialisation marketing sportif (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Aleo Innovation</x:t>
   </x:si>
   <x:si>
     <x:t>13770</x:t>
   </x:si>
   <x:si>
+    <x:t>05/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/05/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MORIERES-LES-AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIGUES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/15/2025 00:00:00</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>06/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/09/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
-  </x:si>
-[...37 lines deleted...]
-    <x:t>05/05/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université d'Aix-Marseille spécialité génie biomédical</x:t>
   </x:si>
   <x:si>
     <x:t>Résolution problème</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro management et gestion des organisations parcours management de PME-PMI</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>Académie Vaucluse Provence Industries - Antenne Pertuis</x:t>
   </x:si>
   <x:si>
     <x:t>Académie Vaucluse Provence Industries - Antenne Avignon</x:t>
   </x:si>
@@ -2960,145 +2960,145 @@
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>596693</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
-        <x:v>40290</x:v>
+        <x:v>40622</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>43486</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>592407</x:v>
+        <x:v>592573</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>40622</x:v>
+        <x:v>40290</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
-        <x:v>43486</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>592573</x:v>
+        <x:v>592407</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>74</x:v>
@@ -3674,51 +3674,51 @@
       <x:c r="K24" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>643269</x:v>
+        <x:v>643278</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -3728,51 +3728,51 @@
       <x:c r="K25" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>643272</x:v>
+        <x:v>643267</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
@@ -3785,51 +3785,51 @@
       <x:c r="K26" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>643277</x:v>
+        <x:v>643275</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -3839,51 +3839,51 @@
       <x:c r="K27" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>643278</x:v>
+        <x:v>643269</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
@@ -3896,51 +3896,51 @@
       <x:c r="K28" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>643267</x:v>
+        <x:v>643272</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -3950,51 +3950,51 @@
       <x:c r="K29" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>643275</x:v>
+        <x:v>643277</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
@@ -4219,51 +4219,51 @@
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>600284</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
@@ -4859,654 +4859,655 @@
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>629113</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
-      <x:c r="E46" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>642076</x:v>
+        <x:v>617012</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>629104</x:v>
+        <x:v>617013</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>629108</x:v>
+        <x:v>617015</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>617014</x:v>
+        <x:v>624450</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>629100</x:v>
+        <x:v>629103</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>629107</x:v>
+        <x:v>629104</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>629103</x:v>
+        <x:v>629108</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
+      <x:c r="E53" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>617012</x:v>
+        <x:v>642076</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>617013</x:v>
+        <x:v>629100</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="U54" s="16" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>617015</x:v>
+        <x:v>629107</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>624450</x:v>
+        <x:v>617014</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
@@ -5578,114 +5579,114 @@
       <x:c r="K58" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>599551</x:v>
+        <x:v>599552</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>599552</x:v>
+        <x:v>599551</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
@@ -5911,51 +5912,51 @@
       <x:c r="G64" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>611477</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
@@ -5968,51 +5969,51 @@
       <x:c r="E65" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>605440</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
@@ -6323,51 +6324,51 @@
       <x:c r="E71" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>643051</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
@@ -6382,51 +6383,51 @@
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>643052</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
@@ -6439,51 +6440,51 @@
       <x:c r="E73" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>603491</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
@@ -6581,159 +6582,159 @@
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>602023</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
-        <x:v>37717</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
-        <x:v>34581</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>642947</x:v>
+        <x:v>642963</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>642963</x:v>
+        <x:v>642947</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -6997,161 +6998,161 @@
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>550695</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
-        <x:v>41757</x:v>
+        <x:v>35801</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>608129</x:v>
+        <x:v>556325</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
-        <x:v>35801</x:v>
+        <x:v>41757</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>556325</x:v>
+        <x:v>608129</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>40121</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
@@ -7222,57 +7223,57 @@
       <x:c r="K86" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>556360</x:v>
+        <x:v>608160</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
@@ -7282,57 +7283,57 @@
       <x:c r="K87" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>608160</x:v>
+        <x:v>556360</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>40121</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
         <x:v>160</x:v>
@@ -7803,51 +7804,51 @@
       <x:c r="J96" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>556364</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -8180,446 +8181,446 @@
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>611277</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>547703</x:v>
+        <x:v>556735</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>547704</x:v>
+        <x:v>547703</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>556735</x:v>
+        <x:v>547704</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>595936</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>595919</x:v>
+        <x:v>595932</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>595932</x:v>
+        <x:v>595919</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>605849</x:v>
+        <x:v>605931</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>267</x:v>
@@ -8633,114 +8634,114 @@
       <x:c r="J110" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>549879</x:v>
+        <x:v>605849</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>605844</x:v>
+        <x:v>549879</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>267</x:v>
@@ -8754,114 +8755,114 @@
       <x:c r="J112" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>605845</x:v>
+        <x:v>605844</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>605931</x:v>
+        <x:v>605845</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
@@ -8942,51 +8943,51 @@
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>595935</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>49</x:v>
@@ -9099,51 +9100,51 @@
       <x:c r="K118" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>595920</x:v>
+        <x:v>595933</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
@@ -9153,51 +9154,51 @@
       <x:c r="K119" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>595933</x:v>
+        <x:v>595920</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
@@ -9224,153 +9225,153 @@
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>596054</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>605938</x:v>
+        <x:v>547561</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>605952</x:v>
+        <x:v>605938</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
@@ -9383,57 +9384,57 @@
       <x:c r="K123" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>547561</x:v>
+        <x:v>605952</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
@@ -9912,108 +9913,114 @@
       <x:c r="J132" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>565598</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
+      <x:c r="E133" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="H133" s="0" t="s">
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>596057</x:v>
+        <x:v>608153</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>221</x:v>
@@ -10041,100 +10048,94 @@
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>556328</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
-      <x:c r="E135" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G135" s="0" t="s">
-        <x:v>221</x:v>
-[...2 lines deleted...]
-        <x:v>222</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>608153</x:v>
+        <x:v>596057</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
@@ -10215,819 +10216,819 @@
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>596056</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I138" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>549877</x:v>
+        <x:v>549874</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>605846</x:v>
+        <x:v>549877</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>605850</x:v>
+        <x:v>549858</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>549874</x:v>
+        <x:v>549873</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>549878</x:v>
+        <x:v>605848</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>549858</x:v>
+        <x:v>605841</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>549873</x:v>
+        <x:v>605842</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>605848</x:v>
+        <x:v>549875</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>605841</x:v>
+        <x:v>549878</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>605842</x:v>
+        <x:v>605846</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I148" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>549875</x:v>
+        <x:v>605850</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
-        <x:v>37717</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>601996</x:v>
+        <x:v>601997</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>601997</x:v>
+        <x:v>601996</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
@@ -11156,51 +11157,51 @@
       <x:c r="J153" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>560187</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>40622</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -11208,51 +11209,51 @@
       <x:c r="G154" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I154" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>603255</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
@@ -11519,453 +11520,455 @@
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>601958</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
-      <x:c r="E160" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>601975</x:v>
+        <x:v>551864</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
-        <x:v>37717</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
+      <x:c r="E161" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>551864</x:v>
+        <x:v>601974</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>601974</x:v>
+        <x:v>601959</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
-        <x:v>37717</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>601959</x:v>
+        <x:v>546953</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
-      <x:c r="E164" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="I164" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>546953</x:v>
+        <x:v>551950</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
+      <x:c r="E165" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>551950</x:v>
+        <x:v>601975</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>558949</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -12167,726 +12170,723 @@
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>599941</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
+      <x:c r="E171" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>643435</x:v>
+        <x:v>628453</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>626353</x:v>
+        <x:v>625996</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
-        <x:v>37717</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>628429</x:v>
+        <x:v>608981</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
-      <x:c r="E174" s="14" t="s"/>
+      <x:c r="E174" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>632424</x:v>
+        <x:v>628429</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
-      <x:c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>608981</x:v>
+        <x:v>632424</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
-        <x:v>37717</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
-        <x:v>34581</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>625996</x:v>
+        <x:v>643435</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>347</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
-      <x:c r="E177" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>628453</x:v>
+        <x:v>626353</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>35652</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
-      <x:c r="E178" s="14" t="s"/>
+      <x:c r="E178" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34538</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>559253</x:v>
+        <x:v>608951</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
-        <x:v>40607</x:v>
+        <x:v>35652</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
-      <x:c r="E179" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34538</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>608935</x:v>
+        <x:v>607469</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
-        <x:v>35652</x:v>
+        <x:v>40607</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
-        <x:v>34538</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>553370</x:v>
+        <x:v>608935</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
-        <x:v>35652</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
-      <x:c r="E181" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
-        <x:v>34538</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>608951</x:v>
+        <x:v>559253</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
-      <x:c r="E182" s="14" t="s"/>
+      <x:c r="E182" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>607469</x:v>
+        <x:v>553370</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -12907,157 +12907,157 @@
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>567943</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>550315</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
-        <x:v>38361</x:v>
+        <x:v>40121</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>606237</x:v>
+        <x:v>641690</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I186" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
@@ -13120,119 +13120,119 @@
       <x:c r="J187" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>564382</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
-        <x:v>40121</x:v>
+        <x:v>38361</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>641690</x:v>
+        <x:v>606237</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -13587,51 +13587,51 @@
       <x:c r="K195" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>564400</x:v>
+        <x:v>564392</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s">
@@ -13646,114 +13646,114 @@
       <x:c r="K196" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>564392</x:v>
+        <x:v>609815</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>262</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>609815</x:v>
+        <x:v>564400</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
@@ -13776,51 +13776,51 @@
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>564385</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>49</x:v>
@@ -13876,333 +13876,333 @@
       <x:c r="K200" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>642122</x:v>
+        <x:v>564383</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>564393</x:v>
+        <x:v>564395</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>564395</x:v>
+        <x:v>564384</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>564383</x:v>
+        <x:v>642122</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>642123</x:v>
+        <x:v>564393</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>564384</x:v>
+        <x:v>642123</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>41302</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
@@ -14220,322 +14220,322 @@
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>624501</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
-        <x:v>37717</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
+      <x:c r="E207" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>642369</x:v>
+        <x:v>557587</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>642372</x:v>
+        <x:v>642363</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="U208" s="16" t="s">
         <x:v>374</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
-      <x:c r="E209" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>557587</x:v>
+        <x:v>642384</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="U209" s="4" t="s">
         <x:v>376</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>642363</x:v>
+        <x:v>642369</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>642384</x:v>
+        <x:v>642372</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
@@ -14545,1001 +14545,1002 @@
       <x:c r="K212" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>613357</x:v>
+        <x:v>642360</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>613360</x:v>
+        <x:v>642382</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
-      <x:c r="E214" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>605538</x:v>
+        <x:v>613352</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>642374</x:v>
+        <x:v>613355</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>642379</x:v>
+        <x:v>642374</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>384</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>613353</x:v>
+        <x:v>642379</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>381</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>613356</x:v>
+        <x:v>613353</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>386</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>377</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>613358</x:v>
+        <x:v>613356</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>613359</x:v>
+        <x:v>613358</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>387</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>642360</x:v>
+        <x:v>613359</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>642382</x:v>
+        <x:v>642376</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>613352</x:v>
+        <x:v>642378</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>387</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>613355</x:v>
+        <x:v>613357</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>613354</x:v>
+        <x:v>613360</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>642361</x:v>
+        <x:v>613354</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>642368</x:v>
+        <x:v>642361</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>380</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>642376</x:v>
+        <x:v>642368</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>393</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
+      <x:c r="E229" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>642378</x:v>
+        <x:v>605538</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>41302</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
@@ -15563,1129 +15564,1129 @@
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>620393</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
-        <x:v>35652</x:v>
+        <x:v>40607</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
-        <x:v>34538</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>549067</x:v>
+        <x:v>603059</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
-        <x:v>35652</x:v>
+        <x:v>40607</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
-        <x:v>34538</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>497346</x:v>
+        <x:v>603062</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
-        <x:v>401</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
-        <x:v>40607</x:v>
+        <x:v>35652</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34538</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>603059</x:v>
+        <x:v>603063</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
-        <x:v>40607</x:v>
+        <x:v>34399</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34502</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>603062</x:v>
+        <x:v>497342</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
-        <x:v>35652</x:v>
+        <x:v>40607</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
-        <x:v>34538</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>603063</x:v>
+        <x:v>603060</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
-        <x:v>35801</x:v>
+        <x:v>35652</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
-        <x:v>34581</x:v>
+        <x:v>34538</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>549043</x:v>
+        <x:v>549067</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>549065</x:v>
+        <x:v>497346</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
-        <x:v>35652</x:v>
+        <x:v>40607</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
-        <x:v>34538</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>549066</x:v>
+        <x:v>603054</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>401</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
-        <x:v>41757</x:v>
+        <x:v>40607</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="E239" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>603051</x:v>
+        <x:v>603061</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>405</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>40607</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>603053</x:v>
+        <x:v>578907</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
-        <x:v>40607</x:v>
+        <x:v>35652</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="E241" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34538</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>578909</x:v>
+        <x:v>497345</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
-        <x:v>40607</x:v>
+        <x:v>35652</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34538</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>603060</x:v>
+        <x:v>549064</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
-        <x:v>34399</x:v>
+        <x:v>41757</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
-        <x:v>34502</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>497342</x:v>
+        <x:v>603051</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>409</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>40607</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>603054</x:v>
+        <x:v>603053</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>40607</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>603061</x:v>
+        <x:v>578909</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
-        <x:v>40607</x:v>
+        <x:v>35801</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>578907</x:v>
+        <x:v>549043</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="E247" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>497345</x:v>
+        <x:v>549065</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>549064</x:v>
+        <x:v>549066</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
-        <x:v>401</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>41114</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>592844</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -17233,51 +17234,51 @@
       <x:c r="L259" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>622629</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
@@ -17292,51 +17293,51 @@
       <x:c r="L260" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>600042</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -17408,51 +17409,51 @@
       <x:c r="M262" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>600061</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -17462,51 +17463,51 @@
       <x:c r="L263" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>600062</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
@@ -17575,54 +17576,54 @@
       <x:c r="L265" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>617729</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>380</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -17635,162 +17636,162 @@
       <x:c r="M266" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>617730</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
-        <x:v>37717</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>642435</x:v>
+        <x:v>642414</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>427</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>642436</x:v>
+        <x:v>622630</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
@@ -17800,560 +17801,560 @@
       <x:c r="M269" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>617731</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>380</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>629918</x:v>
+        <x:v>642435</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>438</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>629932</x:v>
+        <x:v>642436</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
-        <x:v>438</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>629917</x:v>
+        <x:v>629918</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>426</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
-      <x:c r="E273" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G273" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>600041</x:v>
+        <x:v>629932</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>429</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
-        <x:v>37717</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
-      <x:c r="E274" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
-        <x:v>34581</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>640273</x:v>
+        <x:v>629917</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>439</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="E275" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>640292</x:v>
+        <x:v>600041</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>428</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>440</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
-      <x:c r="E276" s="14" t="s"/>
+      <x:c r="E276" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
-        <x:v>425</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>622631</x:v>
+        <x:v>640273</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>429</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
-        <x:v>37717</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
+      <x:c r="E277" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>622630</x:v>
+        <x:v>640292</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>435</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>429</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>642414</x:v>
+        <x:v>622631</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="E279" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -18417,338 +18418,338 @@
       <x:c r="K280" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>615335</x:v>
+        <x:v>635412</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
-        <x:v>444</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
+      <x:c r="E281" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>635412</x:v>
+        <x:v>640509</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
-      <x:c r="E282" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>640509</x:v>
+        <x:v>638155</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
-      <x:c r="E283" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G283" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>609208</x:v>
+        <x:v>638156</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
-      <x:c r="E284" s="14" t="s"/>
+      <x:c r="E284" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>638155</x:v>
+        <x:v>567806</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
-        <x:v>377</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>638156</x:v>
+        <x:v>615335</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
@@ -18757,99 +18758,99 @@
       <x:c r="K286" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>567806</x:v>
+        <x:v>609208</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>40290</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="E287" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H287" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>611472</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
@@ -19117,51 +19118,51 @@
       <x:c r="J292" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>553200</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="E293" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -19177,51 +19178,51 @@
       <x:c r="J293" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>604163</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>39743</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -19431,225 +19432,225 @@
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>617121</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
-        <x:v>465</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
-        <x:v>35164</x:v>
+        <x:v>40568</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="H298" s="14" t="s">
         <x:v>466</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
       <x:c r="I298" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>551894</x:v>
+        <x:v>601013</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
-        <x:v>40568</x:v>
+        <x:v>41688</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="E299" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="H299" s="0" t="s">
         <x:v>466</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>601013</x:v>
+        <x:v>628373</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
-        <x:v>41688</x:v>
+        <x:v>35164</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="H300" s="14" t="s">
         <x:v>466</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
       <x:c r="I300" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>628373</x:v>
+        <x:v>551894</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="E301" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="H301" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
@@ -20097,224 +20098,224 @@
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>549605</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
-        <x:v>36393</x:v>
+        <x:v>40568</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="E309" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="H309" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
-        <x:v>23622</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>549602</x:v>
+        <x:v>608799</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>462</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
-        <x:v>40568</x:v>
+        <x:v>36393</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>487</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="I310" s="16" t="s">
-        <x:v>488</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>23622</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>609183</x:v>
+        <x:v>549602</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="E311" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="H311" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>608799</x:v>
+        <x:v>609183</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
@@ -20383,51 +20384,51 @@
       <x:c r="L313" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>620668</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>405</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s">
         <x:v>493</x:v>
@@ -20636,159 +20637,159 @@
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>555732</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>501</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
-        <x:v>38466</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
-        <x:v>34590</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
-        <x:v>503</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>545654</x:v>
+        <x:v>607485</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>504</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>505</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>38466</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="E319" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34590</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>607485</x:v>
+        <x:v>545654</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I320" s="16" t="s">
         <x:v>269</x:v>
@@ -20796,51 +20797,51 @@
       <x:c r="J320" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>605847</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="E321" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -20856,51 +20857,51 @@
       <x:c r="J321" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>549876</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -21150,87 +21151,87 @@
       <x:c r="M326" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>573328</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
         <x:v>40290</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>629787</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
@@ -21433,172 +21434,172 @@
       <x:c r="K331" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>601384</x:v>
+        <x:v>549765</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>536</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="I332" s="16" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
-        <x:v>535</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>549765</x:v>
+        <x:v>601385</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
-        <x:v>533</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>534</x:v>
+        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="E333" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="H333" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>601385</x:v>
+        <x:v>601384</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s">
@@ -21729,114 +21730,114 @@
       <x:c r="K336" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>641396</x:v>
+        <x:v>641353</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>377</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>439</x:v>
+        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="E337" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>641399</x:v>
+        <x:v>641391</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
@@ -21848,343 +21849,343 @@
       <x:c r="L338" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>553766</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
-        <x:v>545</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>546</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="E339" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>553768</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
-        <x:v>540</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K340" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>641391</x:v>
+        <x:v>553765</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>548</x:v>
+        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="E341" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>600729</x:v>
+        <x:v>553767</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
-        <x:v>549</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>600733</x:v>
+        <x:v>641390</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
-        <x:v>550</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
-        <x:v>551</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="E343" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>641395</x:v>
+        <x:v>641392</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
-        <x:v>552</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>529</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
@@ -22193,114 +22194,114 @@
       <x:c r="K344" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>641397</x:v>
+        <x:v>641393</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
-        <x:v>553</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>554</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="E345" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
-        <x:v>641347</x:v>
+        <x:v>641398</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
-        <x:v>555</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
-        <x:v>556</x:v>
+        <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
@@ -22309,459 +22310,459 @@
       <x:c r="K346" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
-        <x:v>641350</x:v>
+        <x:v>641400</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="E347" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>600735</x:v>
+        <x:v>600738</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
-        <x:v>558</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
-        <x:v>438</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
-        <x:v>559</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>600740</x:v>
+        <x:v>600717</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="E349" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>553769</x:v>
+        <x:v>600735</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
-        <x:v>560</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
-        <x:v>37717</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
-        <x:v>34581</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>553765</x:v>
+        <x:v>600740</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
-        <x:v>561</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
-        <x:v>562</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="E351" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>553767</x:v>
+        <x:v>553769</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
-        <x:v>438</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>641390</x:v>
+        <x:v>600729</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
-        <x:v>528</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="E353" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
-        <x:v>641392</x:v>
+        <x:v>600733</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
-        <x:v>438</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
@@ -22773,114 +22774,114 @@
       <x:c r="K354" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>641393</x:v>
+        <x:v>641396</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
-        <x:v>552</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
-        <x:v>529</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="E355" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>641398</x:v>
+        <x:v>641399</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>564</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
@@ -22889,227 +22890,227 @@
       <x:c r="K356" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>641400</x:v>
+        <x:v>641395</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
-        <x:v>565</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
-        <x:v>566</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="E357" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>600738</x:v>
+        <x:v>641397</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>600717</x:v>
+        <x:v>641347</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>569</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="E359" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>641353</x:v>
+        <x:v>641350</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
-        <x:v>569</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>37926</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -23164,69 +23165,69 @@
       <x:c r="G361" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="H361" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>575016</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="I362" s="16" t="s">
         <x:v>279</x:v>