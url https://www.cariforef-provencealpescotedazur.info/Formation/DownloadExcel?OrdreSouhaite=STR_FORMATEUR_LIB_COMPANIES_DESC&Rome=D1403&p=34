--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -1103,56 +1103,56 @@
   <x:si>
     <x:t>Institut Technique et Professionnel Aixois</x:t>
   </x:si>
   <x:si>
     <x:t>ITPA</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>IFAPE</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>01/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/18/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/01/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ILEC</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marignane</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
@@ -1310,56 +1310,56 @@
   <x:si>
     <x:t>05/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/01/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>02/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Centre Delta-Infini</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Faculté des Métiers - Ecole Hôtelière de Cannes - CFA Régional Municipal de Cannes Faculté des Métiers</x:t>
   </x:si>
   <x:si>
     <x:t>06150</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
     <x:t>07/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
@@ -1652,60 +1652,60 @@
   <x:si>
     <x:t>Prospection commerciale</x:t>
   </x:si>
   <x:si>
     <x:t>B.Factory School</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Association Hyères Orientation</x:t>
   </x:si>
   <x:si>
     <x:t>ASSHOR</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Bac pro métiers du commerce et de la vente option B prospection clientèle et valorisation de l'offre commerciale (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Départementale d'Etudes et de Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADEF</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bac pro métiers du commerce et de la vente option A animation et gestion de l'espace commercial (préparation également possible par Bloc(s) de compétences)</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Bac pro métiers du commerce et de la vente option B prospection clientèle et valorisation de l'offre commerciale (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Aleo Innovation</x:t>
   </x:si>
   <x:si>
     <x:t>13770</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Académie Vaucluse Provence Industries - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
@@ -4838,614 +4838,615 @@
       <x:c r="K47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>642076</x:v>
+        <x:v>601516</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
-      <x:c r="E48" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>601516</x:v>
+        <x:v>624450</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>624450</x:v>
+        <x:v>629103</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>629103</x:v>
+        <x:v>629102</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>629102</x:v>
+        <x:v>629104</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>629104</x:v>
+        <x:v>629109</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>629109</x:v>
+        <x:v>629105</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>629105</x:v>
+        <x:v>629107</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>629107</x:v>
+        <x:v>617012</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>617012</x:v>
+        <x:v>617015</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
+      <x:c r="E57" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>617015</x:v>
+        <x:v>642076</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -13761,158 +13762,159 @@
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>601959</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
+      <x:c r="E205" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>551864</x:v>
+        <x:v>546924</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
-      <x:c r="E206" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="I206" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>546924</x:v>
+        <x:v>551864</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
@@ -17092,111 +17094,111 @@
       <x:c r="K264" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>642363</x:v>
+        <x:v>613356</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>410</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>613356</x:v>
+        <x:v>642363</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>413</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -23517,51 +23519,51 @@
       <x:c r="K373" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>638140</x:v>
+        <x:v>638141</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
         <x:v>38399</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s">
@@ -23576,51 +23578,51 @@
       <x:c r="K374" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>638141</x:v>
+        <x:v>638140</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="E375" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>531</x:v>
       </x:c>