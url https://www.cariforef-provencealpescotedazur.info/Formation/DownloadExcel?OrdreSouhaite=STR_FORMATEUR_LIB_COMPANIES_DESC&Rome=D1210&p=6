--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -290,89 +290,89 @@
   <x:si>
     <x:t>75012</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Performa</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>Performa - Antenne Saint Raphaël</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
+    <x:t>01/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/07/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/04/2027 00:00:00</x:t>
-[...8 lines deleted...]
-    <x:t>09/07/2029 00:00:00</x:t>
+    <x:t>01/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel conseiller de vente (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/25/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Optivalys Formations</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>Optivalys Formations - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13004</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Neven Education</x:t>
   </x:si>
   <x:si>
     <x:t>06210</x:t>
@@ -422,86 +422,86 @@
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>MFREO</x:t>
   </x:si>
   <x:si>
     <x:t>MONTEUX</x:t>
   </x:si>
   <x:si>
     <x:t>MFR de Puyloubier</x:t>
   </x:si>
   <x:si>
     <x:t>13114</x:t>
   </x:si>
   <x:si>
     <x:t>PUYLOUBIER</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro technicien conseil vente en animalerie (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale La Denoves</x:t>
   </x:si>
   <x:si>
+    <x:t>07/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/05/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/05/2028 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Maison Familiale et Rurale de Puyloubier</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2030 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2024 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>CFA Régional Agricole Public PACA</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>06601</x:t>
   </x:si>
   <x:si>
     <x:t>Legta de Gap - Lycée Agricole des Hautes Alpes Les Emeyères</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>Isim 83</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
@@ -557,59 +557,59 @@
   <x:si>
     <x:t>IMFA</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>Institut des Métiers de la Filière Animale - Esav Institut Bonaparte - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Institut des Métiers de la Filière Animale - Esav Institut Bonaparte - Antenne Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/17/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/17/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Institut de Formation des Métiers de la Pharmacie</x:t>
   </x:si>
   <x:si>
     <x:t>IFMP</x:t>
   </x:si>
   <x:si>
     <x:t>13248</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Bonaparte</x:t>
   </x:si>
   <x:si>
     <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>IFAPE</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2024 00:00:00</x:t>
@@ -863,86 +863,86 @@
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>Esid - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Carnot)</x:t>
   </x:si>
   <x:si>
     <x:t>04/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecloson</x:t>
   </x:si>
   <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
+    <x:t>03/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/03/2027 00:00:00</x:t>
-[...11 lines deleted...]
-    <x:t>08/31/2028 00:00:00</x:t>
+    <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/09/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>03/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>Coaching Paca - Ecole Supérieure de Commerce et de Management</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation La Seyne sur Mer</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
@@ -1013,108 +1013,108 @@
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE</x:t>
   </x:si>
   <x:si>
     <x:t>05/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/22/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>02/22/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Soin animalier</x:t>
   </x:si>
   <x:si>
+    <x:t>11/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/23/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/14/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/22/2028 00:00:00</x:t>
-[...11 lines deleted...]
-    <x:t>09/14/2027 00:00:00</x:t>
+    <x:t>11/17/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/17/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/12/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/21/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/14/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/24/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/13/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/25/2027 00:00:00</x:t>
-  </x:si>
-[...28 lines deleted...]
-    <x:t>02/21/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -2188,51 +2188,51 @@
       <x:c r="K11" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>599534</x:v>
+        <x:v>642437</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>68</x:v>
@@ -2247,51 +2247,51 @@
       <x:c r="K12" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>552987</x:v>
+        <x:v>642438</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -2304,57 +2304,57 @@
       <x:c r="K13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>599535</x:v>
+        <x:v>599534</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
@@ -2363,225 +2363,225 @@
       <x:c r="K14" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>642437</x:v>
+        <x:v>552987</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>642438</x:v>
+        <x:v>599535</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>588060</x:v>
+        <x:v>588061</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>588061</x:v>
+        <x:v>588060</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
@@ -2825,51 +2825,51 @@
       <x:c r="L22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>587435</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>38856</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -2993,57 +2993,57 @@
       <x:c r="K25" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>42004</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>497202</x:v>
+        <x:v>551912</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="U25" s="4" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>38856</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>108</x:v>
@@ -3054,57 +3054,57 @@
       <x:c r="K26" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>42004</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>551911</x:v>
+        <x:v>599714</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>38856</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -3114,54 +3114,54 @@
       <x:c r="K27" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>42004</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>599715</x:v>
+        <x:v>497202</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>38856</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>107</x:v>
@@ -3175,51 +3175,51 @@
       <x:c r="K28" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>42004</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>599717</x:v>
+        <x:v>599715</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>38856</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
@@ -3235,51 +3235,51 @@
       <x:c r="K29" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>42004</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>599714</x:v>
+        <x:v>599717</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>38856</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>116</x:v>
@@ -3296,54 +3296,54 @@
       <x:c r="K30" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>42004</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>551912</x:v>
+        <x:v>551911</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>38856</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
@@ -3356,57 +3356,57 @@
       <x:c r="K31" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>42004</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>599627</x:v>
+        <x:v>545544</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>38856</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>113</x:v>
@@ -3417,57 +3417,57 @@
       <x:c r="K32" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>42004</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>545544</x:v>
+        <x:v>497801</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38856</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
@@ -3477,54 +3477,54 @@
       <x:c r="K33" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>42004</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>497801</x:v>
+        <x:v>640629</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>38856</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>107</x:v>
@@ -3538,54 +3538,54 @@
       <x:c r="K34" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>42004</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>640629</x:v>
+        <x:v>599627</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>38856</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
@@ -3662,54 +3662,54 @@
       <x:c r="L36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>42004</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>555719</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -3897,51 +3897,51 @@
       <x:c r="M40" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>607250</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
@@ -4008,51 +4008,51 @@
       <x:c r="M42" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>635284</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
@@ -4239,114 +4239,114 @@
       <x:c r="J46" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>598830</x:v>
+        <x:v>636168</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="U46" s="16" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>636168</x:v>
+        <x:v>598830</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
@@ -4361,51 +4361,51 @@
       <x:c r="L48" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>617417</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
@@ -4418,51 +4418,51 @@
       <x:c r="L49" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>573915</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>166</x:v>
@@ -4542,51 +4542,51 @@
       <x:c r="M51" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>600638</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -4599,51 +4599,51 @@
       <x:c r="M52" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>635285</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
@@ -5235,51 +5235,51 @@
       <x:c r="L63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>573093</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
@@ -5555,54 +5555,54 @@
       <x:c r="L69" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>560871</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
@@ -5793,56 +5793,56 @@
       <x:c r="M73" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>603092</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>50</x:v>
@@ -6195,51 +6195,51 @@
       <x:c r="M80" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>599839</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -6486,54 +6486,54 @@
       <x:c r="L85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>555846</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>179</x:v>
@@ -6607,54 +6607,54 @@
       <x:c r="L87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>555843</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="G88" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
@@ -6678,157 +6678,160 @@
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>633773</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
+      <x:c r="E89" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>622634</x:v>
+        <x:v>600046</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>629933</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="U90" s="16" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -6838,393 +6841,389 @@
       <x:c r="L91" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>640276</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="U91" s="4" t="s">
         <x:v>269</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
-      <x:c r="E92" s="14" t="s"/>
+      <x:c r="E92" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>622633</x:v>
+        <x:v>600044</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="U92" s="16" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
-      <x:c r="E93" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>600044</x:v>
+        <x:v>629934</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>629934</x:v>
+        <x:v>622634</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
-      <x:c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>600046</x:v>
+        <x:v>642439</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>642439</x:v>
+        <x:v>622632</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>622632</x:v>
+        <x:v>622633</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
@@ -7236,51 +7235,51 @@
       <x:c r="L98" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>640275</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
@@ -7409,54 +7408,54 @@
       <x:c r="L101" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>571695</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>101</x:v>
@@ -7473,51 +7472,51 @@
       <x:c r="M102" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>604197</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
@@ -7533,276 +7532,275 @@
       <x:c r="M103" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>604279</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
-      <x:c r="E104" s="14" t="s"/>
+      <x:c r="E104" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>586463</x:v>
+        <x:v>603779</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
-      <x:c r="E105" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>603779</x:v>
+        <x:v>586464</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>586464</x:v>
+        <x:v>598763</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>598763</x:v>
+        <x:v>586463</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
         <x:v>291</x:v>
@@ -7992,51 +7990,51 @@
       <x:c r="L111" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>603586</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>40344</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
         <x:v>304</x:v>
@@ -8248,222 +8246,222 @@
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>573808</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
-        <x:v>37507</x:v>
+        <x:v>40344</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
-        <x:v>42024</x:v>
+        <x:v>42022</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>510423</x:v>
+        <x:v>599689</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
-        <x:v>40344</x:v>
+        <x:v>37507</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>42022</x:v>
+        <x:v>42024</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>599689</x:v>
+        <x:v>510426</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
-        <x:v>37507</x:v>
+        <x:v>40344</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
-        <x:v>42024</x:v>
+        <x:v>42022</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>510426</x:v>
+        <x:v>640593</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>40344</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
@@ -8473,118 +8471,118 @@
       <x:c r="K119" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>640593</x:v>
+        <x:v>573815</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
-        <x:v>40344</x:v>
+        <x:v>37507</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
-        <x:v>42022</x:v>
+        <x:v>42024</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>573815</x:v>
+        <x:v>510423</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>40344</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
@@ -8594,57 +8592,57 @@
       <x:c r="K121" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>599691</x:v>
+        <x:v>573816</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>40344</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
         <x:v>305</x:v>
@@ -8652,57 +8650,57 @@
       <x:c r="J122" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>573814</x:v>
+        <x:v>640591</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>40344</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
@@ -8712,57 +8710,57 @@
       <x:c r="J123" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>640591</x:v>
+        <x:v>640594</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>40344</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
         <x:v>304</x:v>
@@ -8776,57 +8774,57 @@
       <x:c r="K124" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>640594</x:v>
+        <x:v>640592</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>40344</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
@@ -8836,175 +8834,175 @@
       <x:c r="K125" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>573816</x:v>
+        <x:v>640595</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
-        <x:v>40344</x:v>
+        <x:v>37507</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="I126" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
-        <x:v>42022</x:v>
+        <x:v>42024</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>640595</x:v>
+        <x:v>554552</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
-        <x:v>37507</x:v>
+        <x:v>40344</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
-        <x:v>42024</x:v>
+        <x:v>42022</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>554552</x:v>
+        <x:v>599691</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>40344</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
         <x:v>304</x:v>
@@ -9018,51 +9016,51 @@
       <x:c r="K128" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>640592</x:v>
+        <x:v>573814</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 