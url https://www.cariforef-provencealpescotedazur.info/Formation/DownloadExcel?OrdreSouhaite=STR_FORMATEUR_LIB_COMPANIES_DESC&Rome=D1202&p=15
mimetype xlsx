--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -236,122 +236,122 @@
   <x:si>
     <x:t>Bac pro métiers de la coiffure</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
+    <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Aubagne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUBAGNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
-    <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Aubagne</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation coiffure coupe couleur (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Spécialisation coiffure</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BM coiffeur (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Arles (Grille)</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Arles (Copernic)</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
+    <x:t>Bac pro métiers de la coiffure (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Stéphane Auger Com - Fabrik Tête d'Affiche</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
-    <x:t>Bac pro métiers de la coiffure (Apprentissage)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est</x:t>
   </x:si>
   <x:si>
     <x:t>69000</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est|Silvya Terrade Sud Est - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est|Silvya Terrade Sud Est - Antenne Marseille</x:t>
@@ -422,122 +422,122 @@
   <x:si>
     <x:t>BP coiffure (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
+    <x:t>07/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/02/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/06/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>08/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Les Pennes Mirabeau</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LES PENNES-MIRABEAU</x:t>
   </x:si>
   <x:si>
+    <x:t>05/29/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>05/29/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>07/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Coiffure - Remise à niveau</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>05/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/29/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/29/2024 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Seven Life</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>06/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Métropôle Aix Marseille Provence - CFA Métropolitain - Campus des Métiers</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
@@ -719,63 +719,63 @@
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Pose d'extensions capillaires</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Conjoint collaborateur d'artisan , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Barbier</x:t>
+  </x:si>
+  <x:si>
     <x:t>Jak - Aftec</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>06/20/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Barbier</x:t>
   </x:si>
   <x:si>
     <x:t>CAP métiers de la coiffure + module complémentaire chignon</x:t>
   </x:si>
   <x:si>
     <x:t>Coupe homme dégradé américain</x:t>
   </x:si>
   <x:si>
     <x:t>Perfectionnement coiffure</x:t>
   </x:si>
   <x:si>
     <x:t>Remise à niveau coiffure</x:t>
   </x:si>
   <x:si>
     <x:t>09/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ombre hair</x:t>
   </x:si>
@@ -2492,266 +2492,266 @@
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>544944</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N12" s="15" t="n">
+        <x:v>42050</x:v>
+      </x:c>
+      <x:c r="O12" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="P12" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="N12" s="15" t="n">
-[...5 lines deleted...]
-      <x:c r="P12" s="14" t="s">
+      <x:c r="Q12" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="Q12" s="16" t="s">
+      <x:c r="R12" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="R12" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>606010</x:v>
+        <x:v>606040</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="Q13" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="Q13" s="4" t="s">
+      <x:c r="R13" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="R13" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>606040</x:v>
+        <x:v>606041</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="N14" s="15" t="n">
+        <x:v>42050</x:v>
+      </x:c>
+      <x:c r="O14" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="P14" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="N14" s="15" t="n">
-[...5 lines deleted...]
-      <x:c r="P14" s="14" t="s">
+      <x:c r="Q14" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="Q14" s="16" t="s">
+      <x:c r="R14" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="R14" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>606041</x:v>
+        <x:v>606010</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="Q15" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="Q15" s="4" t="s">
+      <x:c r="R15" s="0" t="s">
         <x:v>57</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>549156</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -2760,462 +2760,462 @@
         <x:v>52</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="Q16" s="16" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>549159</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="N17" s="3" t="n">
+        <x:v>42050</x:v>
+      </x:c>
+      <x:c r="O17" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="P17" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="N17" s="3" t="n">
-[...5 lines deleted...]
-      <x:c r="P17" s="0" t="s">
+      <x:c r="Q17" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="Q17" s="4" t="s">
+      <x:c r="R17" s="0" t="s">
         <x:v>57</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>549160</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="N18" s="15" t="n">
+        <x:v>42050</x:v>
+      </x:c>
+      <x:c r="O18" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="P18" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="N18" s="15" t="n">
-[...5 lines deleted...]
-      <x:c r="P18" s="14" t="s">
+      <x:c r="Q18" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="Q18" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>549186</x:v>
+        <x:v>549182</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="Q19" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="Q19" s="4" t="s">
+      <x:c r="R19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="R19" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>606009</x:v>
+        <x:v>549185</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="Q20" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="Q20" s="16" t="s">
+      <x:c r="R20" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="R20" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>549182</x:v>
+        <x:v>549186</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="Q21" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="Q21" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R21" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="S21" s="0" t="n">
+        <x:v>606009</x:v>
+      </x:c>
+      <x:c r="T21" s="4" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="U21" s="4" t="s">
         <x:v>58</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="Q22" s="16" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>606039</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>38232</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="Q23" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="Q23" s="4" t="s">
+      <x:c r="R23" s="0" t="s">
         <x:v>57</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>606044</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -3224,123 +3224,123 @@
         <x:v>52</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="Q24" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="Q24" s="16" t="s">
+      <x:c r="R24" s="14" t="s">
         <x:v>57</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>549153</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="Q25" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="Q25" s="4" t="s">
+      <x:c r="R25" s="0" t="s">
         <x:v>57</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>606011</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
@@ -3388,51 +3388,51 @@
         <x:v>44</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>572427</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -3504,51 +3504,51 @@
         <x:v>39</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>572441</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -3760,110 +3760,110 @@
       <x:c r="M33" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>606014</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>606038</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -3876,51 +3876,51 @@
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>606036</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
@@ -3935,51 +3935,51 @@
       <x:c r="M36" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>606037</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -3992,110 +3992,110 @@
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>606013</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>606015</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38232</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -4167,51 +4167,51 @@
       <x:c r="M40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>606006</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -4259,358 +4259,358 @@
       <x:c r="C42" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>549158</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38232</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>606032</x:v>
+        <x:v>606043</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>606034</x:v>
+        <x:v>606032</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>38232</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>606043</x:v>
+        <x:v>606034</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>37528</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>549152</x:v>
+        <x:v>549181</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>549181</x:v>
+        <x:v>549152</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>52</x:v>
@@ -4631,259 +4631,259 @@
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>606033</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>606008</x:v>
+        <x:v>549157</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>549157</x:v>
+        <x:v>549183</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>549183</x:v>
+        <x:v>606008</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>549184</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -4979,51 +4979,51 @@
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>606029</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -5036,86 +5036,86 @@
       <x:c r="M55" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>606030</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>549187</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -5219,159 +5219,159 @@
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>549179</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
-        <x:v>38232</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>606042</x:v>
+        <x:v>606031</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>38232</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>606031</x:v>
+        <x:v>606042</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -5500,86 +5500,86 @@
       <x:c r="M63" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>606004</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>606053</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
@@ -5616,51 +5616,51 @@
       <x:c r="M65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>606005</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
@@ -5683,537 +5683,537 @@
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>549151</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>40707</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>547140</x:v>
+        <x:v>602588</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
-        <x:v>40707</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>602588</x:v>
+        <x:v>547140</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>547137</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>602609</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>602610</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>602593</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>518539</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>547151</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>609683</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -6391,51 +6391,51 @@
         <x:v>46</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>609678</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -6502,51 +6502,51 @@
         <x:v>46</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>630600</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
@@ -6670,51 +6670,51 @@
         <x:v>34</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>630591</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
@@ -6759,51 +6759,51 @@
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>554417</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -7070,51 +7070,51 @@
         <x:v>46</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>612747</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -7238,51 +7238,51 @@
         <x:v>34</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>612746</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -7437,218 +7437,218 @@
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>612513</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>40707</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>609250</x:v>
+        <x:v>609266</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>609251</x:v>
+        <x:v>609250</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
-        <x:v>40707</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>609266</x:v>
+        <x:v>609251</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -7780,156 +7780,156 @@
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>554469</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>609245</x:v>
+        <x:v>554419</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>554419</x:v>
+        <x:v>609245</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
@@ -7955,159 +7955,159 @@
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>609244</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>609218</x:v>
+        <x:v>609228</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>609228</x:v>
+        <x:v>609218</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -8352,222 +8352,221 @@
       <x:c r="M113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>609247</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
-        <x:v>46</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>630610</x:v>
+        <x:v>566991</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
-      <x:c r="E115" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>609219</x:v>
+        <x:v>630610</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
-        <x:v>108</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
-      <x:c r="E116" s="14" t="s"/>
+      <x:c r="E116" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>566991</x:v>
+        <x:v>609219</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -8580,51 +8579,51 @@
       <x:c r="M117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>609229</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
@@ -8922,268 +8921,268 @@
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>614577</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
-        <x:v>46</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>612515</x:v>
+        <x:v>566992</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>566992</x:v>
+        <x:v>614581</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>614581</x:v>
+        <x:v>614583</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>614583</x:v>
+        <x:v>612515</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -9204,51 +9203,51 @@
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>614579</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>28</x:v>
@@ -9258,105 +9257,103 @@
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>609265</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
-        <x:v>38</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
-      <x:c r="E130" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>609249</x:v>
+        <x:v>566985</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -9377,609 +9374,593 @@
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>554415</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>609230</x:v>
+        <x:v>609249</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
+      <x:c r="E133" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>614584</x:v>
+        <x:v>609230</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>614585</x:v>
+        <x:v>614584</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>614571</x:v>
+        <x:v>614585</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>134</x:v>
-[...1 lines deleted...]
-      <x:c r="C136" s="15" t="s"/>
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C136" s="15" t="n">
+        <x:v>39266</x:v>
+      </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="J136" s="14" t="s"/>
+      <x:c r="J136" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>614596</x:v>
+        <x:v>614571</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>44</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C137" s="3" t="s"/>
       <x:c r="D137" s="3" t="s"/>
-      <x:c r="E137" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="J137" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K137" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>609220</x:v>
+        <x:v>614596</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
-        <x:v>38</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
-      <x:c r="E138" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>609248</x:v>
+        <x:v>614574</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
-      <x:c r="E139" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>554463</x:v>
+        <x:v>614575</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
-        <x:v>38</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
-        <x:v>40707</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
-      <x:c r="E140" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>554399</x:v>
+        <x:v>614580</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>44</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C141" s="3" t="s"/>
       <x:c r="D141" s="3" t="s"/>
-      <x:c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="J141" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K141" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>554402</x:v>
+        <x:v>614597</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -10000,462 +9981,478 @@
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>614569</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>506102</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
-        <x:v>46</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
-      <x:c r="E144" s="14" t="s"/>
+      <x:c r="E144" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>566985</x:v>
+        <x:v>609248</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>40707</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
+      <x:c r="E145" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>614574</x:v>
+        <x:v>554399</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
-        <x:v>46</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
-      <x:c r="E146" s="14" t="s"/>
+      <x:c r="E146" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>614575</x:v>
+        <x:v>554402</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
+      <x:c r="E147" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>614580</x:v>
+        <x:v>609220</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
-        <x:v>46</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>134</x:v>
-[...1 lines deleted...]
-      <x:c r="C148" s="15" t="s"/>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="C148" s="15" t="n">
+        <x:v>39266</x:v>
+      </x:c>
       <x:c r="D148" s="15" t="s"/>
-      <x:c r="E148" s="14" t="s"/>
+      <x:c r="E148" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="J148" s="14" t="s"/>
+      <x:c r="J148" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="K148" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>614597</x:v>
+        <x:v>554463</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>614587</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>614590</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
@@ -10465,51 +10462,51 @@
         <x:v>46</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>614591</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
@@ -10522,105 +10519,105 @@
         <x:v>34</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>614592</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>614595</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
@@ -10633,51 +10630,51 @@
         <x:v>34</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>614593</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -10687,51 +10684,51 @@
         <x:v>46</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>614594</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
@@ -10744,51 +10741,51 @@
         <x:v>34</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>614589</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -13740,1134 +13737,1132 @@
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>599188</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>34</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C209" s="3" t="s"/>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>217</x:v>
-[...2 lines deleted...]
-        <x:v>35</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>630288</x:v>
+        <x:v>630280</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>220</x:v>
-[...1 lines deleted...]
-      <x:c r="C210" s="15" t="s"/>
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C210" s="15" t="n">
+        <x:v>39266</x:v>
+      </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
-        <x:v>217</x:v>
-[...1 lines deleted...]
-      <x:c r="J210" s="14" t="s"/>
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="J210" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="K210" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>630280</x:v>
+        <x:v>630288</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>630290</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C212" s="15" t="s"/>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s"/>
       <x:c r="K212" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>630293</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C213" s="3" t="s"/>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>630304</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C214" s="15" t="s"/>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s"/>
       <x:c r="K214" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>630309</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>641632</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>38232</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>641637</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s"/>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>630302</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C218" s="15" t="s"/>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s"/>
       <x:c r="K218" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>630303</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>566365</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>134</x:v>
-[...1 lines deleted...]
-      <x:c r="C220" s="15" t="s"/>
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C220" s="15" t="n">
+        <x:v>39266</x:v>
+      </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
-        <x:v>217</x:v>
-[...1 lines deleted...]
-      <x:c r="J220" s="14" t="s"/>
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="J220" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="K220" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>630291</x:v>
+        <x:v>630289</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>230</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C221" s="3" t="s"/>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>217</x:v>
-[...2 lines deleted...]
-        <x:v>35</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>630289</x:v>
+        <x:v>630291</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>641636</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>575100</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>575105</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="E225" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>600287</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>38232</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>600291</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="E227" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>600290</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>630278</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -14897,51 +14892,51 @@
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>564607</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I230" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
@@ -15193,51 +15188,51 @@
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>601334</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>28</x:v>
@@ -15517,114 +15512,114 @@
       <x:c r="K240" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>643022</x:v>
+        <x:v>643023</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>616712</x:v>
+        <x:v>643024</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I242" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
@@ -15633,114 +15628,114 @@
       <x:c r="K242" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>643023</x:v>
+        <x:v>643022</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>643024</x:v>
+        <x:v>616712</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>38232</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I244" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
@@ -16484,117 +16479,117 @@
       <x:c r="J257" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>543685</x:v>
+        <x:v>641577</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>641577</x:v>
+        <x:v>543685</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -16652,171 +16647,171 @@
       <x:c r="J260" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>582026</x:v>
+        <x:v>551753</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>551753</x:v>
+        <x:v>588529</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>588529</x:v>
+        <x:v>582026</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -16883,51 +16878,51 @@
       <x:c r="M264" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>564402</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>38232</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -17169,51 +17164,51 @@
       <x:c r="M269" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>548811</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I270" s="16" t="s">
         <x:v>242</x:v>
@@ -17397,57 +17392,57 @@
       <x:c r="K273" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>601623</x:v>
+        <x:v>641094</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
@@ -17456,57 +17451,57 @@
       <x:c r="K274" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>641094</x:v>
+        <x:v>601623</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="E275" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -18107,51 +18102,51 @@
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>641014</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -18166,51 +18161,51 @@
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>517322</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="E287" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>28</x:v>
@@ -18223,51 +18218,51 @@
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>599058</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -18339,51 +18334,51 @@
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>544995</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -19395,51 +19390,51 @@
       <x:c r="C308" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>607287</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -19508,51 +19503,51 @@
       <x:c r="C310" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>558039</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -19565,51 +19560,51 @@
         <x:v>92</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="E311" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>558135</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -19809,114 +19804,114 @@
       <x:c r="K315" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>597071</x:v>
+        <x:v>597076</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>597076</x:v>
+        <x:v>597071</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -19977,111 +19972,111 @@
       <x:c r="K318" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>597079</x:v>
+        <x:v>597077</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>597077</x:v>
+        <x:v>597079</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -20435,51 +20430,51 @@
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>597083</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H327" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
@@ -20723,51 +20718,51 @@
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>641738</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I332" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
@@ -20781,100 +20776,103 @@
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>641744</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
+      <x:c r="E333" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="G333" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H333" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>529118</x:v>
+        <x:v>544964</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s">
         <x:v>299</x:v>
@@ -20899,280 +20897,277 @@
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>599119</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
-      <x:c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G335" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H335" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>544964</x:v>
+        <x:v>529118</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
-        <x:v>46</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
-      <x:c r="E336" s="14" t="s"/>
+      <x:c r="E336" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I336" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>581836</x:v>
+        <x:v>578859</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H337" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>537244</x:v>
+        <x:v>581836</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
-        <x:v>38</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
-      <x:c r="E338" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I338" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>578859</x:v>
+        <x:v>537244</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
         <x:v>38232</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="E339" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H339" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
@@ -22195,272 +22190,272 @@
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>598908</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>554543</x:v>
+        <x:v>598910</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="E359" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>598910</x:v>
+        <x:v>554543</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>554537</x:v>
+        <x:v>598911</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="E361" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>598911</x:v>
+        <x:v>598906</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
@@ -22472,57 +22467,57 @@
       <x:c r="K362" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>598906</x:v>
+        <x:v>554537</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -22625,51 +22620,51 @@
         <x:v>38232</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="E365" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G365" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H365" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
         <x:v>604857</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -22807,51 +22802,51 @@
       </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I368" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
         <x:v>604853</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -23230,51 +23225,51 @@
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="E375" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H375" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>607615</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -23412,51 +23407,51 @@
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I378" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>604821</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -23504,201 +23499,201 @@
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>604825</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I380" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>553243</x:v>
+        <x:v>604820</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="E381" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G381" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H381" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
-        <x:v>604820</x:v>
+        <x:v>553243</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I382" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K382" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
         <x:v>604105</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -23746,158 +23741,158 @@
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
         <x:v>604089</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I384" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K384" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>604104</x:v>
+        <x:v>553322</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="E385" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G385" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H385" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
-        <x:v>553322</x:v>
+        <x:v>553341</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C386" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>328</x:v>
@@ -23914,93 +23909,93 @@
       <x:c r="K386" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
-        <x:v>553341</x:v>
+        <x:v>604104</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="E387" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G387" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H387" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>604203</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -24017,51 +24012,51 @@
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I388" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K388" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
         <x:v>604181</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -24077,51 +24072,51 @@
         <x:v>38232</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="E389" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H389" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>604190</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -24138,135 +24133,135 @@
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I390" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
-        <x:v>553217</x:v>
+        <x:v>604180</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="E391" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H391" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
-        <x:v>604180</x:v>
+        <x:v>553217</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I392" s="16" t="s">
         <x:v>53</x:v>
@@ -24682,193 +24677,193 @@
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="E399" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H399" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
         <x:v>604241</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
-        <x:v>38232</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I400" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K400" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
-        <x:v>604251</x:v>
+        <x:v>552844</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>38232</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="E401" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G401" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H401" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
-        <x:v>552844</x:v>
+        <x:v>604251</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s">
         <x:v>329</x:v>
@@ -24896,103 +24891,103 @@
       </x:c>
       <x:c r="P402" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>552785</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="E403" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G403" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H403" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J403" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
-        <x:v>604709</x:v>
+        <x:v>552813</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I404" s="16" t="s">
         <x:v>53</x:v>
@@ -25003,359 +24998,359 @@
       <x:c r="K404" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
-        <x:v>552813</x:v>
+        <x:v>604754</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="E405" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G405" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H405" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J405" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
-        <x:v>604754</x:v>
+        <x:v>604755</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>38232</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I406" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K406" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
-        <x:v>604755</x:v>
+        <x:v>604766</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
-        <x:v>38232</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="E407" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G407" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H407" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
-        <x:v>604766</x:v>
+        <x:v>604709</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>42351</x:v>
       </x:c>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I408" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K408" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>32097</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
-        <x:v>552787</x:v>
+        <x:v>631125</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
-        <x:v>42351</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="E409" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G409" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H409" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
-        <x:v>32097</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
-        <x:v>631125</x:v>
+        <x:v>552787</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I410" s="16" t="s">
         <x:v>53</x:v>
@@ -25380,158 +25375,158 @@
       </x:c>
       <x:c r="P410" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
         <x:v>552739</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
-        <x:v>42351</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="E411" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G411" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H411" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
-        <x:v>32097</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
-        <x:v>631120</x:v>
+        <x:v>607567</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C412" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>42351</x:v>
       </x:c>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I412" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K412" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>32097</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
-        <x:v>607567</x:v>
+        <x:v>631120</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="E413" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G413" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
@@ -25590,51 +25585,51 @@
       </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I414" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K414" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
         <x:v>607568</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -25832,51 +25827,51 @@
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I418" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
         <x:v>631129</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -25910,91 +25905,91 @@
       <x:c r="L419" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
         <x:v>624132</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I420" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>553721</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -26090,51 +26085,51 @@
       <x:c r="M422" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>600545</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="E423" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G423" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -26147,51 +26142,51 @@
       <x:c r="M423" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
         <x:v>600560</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I424" s="16" t="s">
         <x:v>102</x:v>
@@ -26389,51 +26384,51 @@
       <x:c r="M427" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
         <x:v>605609</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I428" s="16" t="s">
         <x:v>116</x:v>
@@ -26450,51 +26445,51 @@
       <x:c r="M428" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
         <x:v>605601</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="E429" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H429" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
@@ -27267,51 +27262,51 @@
       <x:c r="L442" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
         <x:v>601998</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="E443" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G443" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
@@ -27626,51 +27621,51 @@
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>601130</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="E449" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>28</x:v>
@@ -27742,51 +27737,51 @@
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>601140</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="E451" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G451" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>28</x:v>
@@ -27966,51 +27961,51 @@
       <x:c r="M454" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>601139</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C455" s="3" t="s"/>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H455" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>54</x:v>
@@ -29699,51 +29694,51 @@
       <x:c r="L485" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
         <x:v>606660</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s"/>
       <x:c r="I486" s="16" t="s">
@@ -29766,208 +29761,213 @@
       </x:c>
       <x:c r="O486" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
         <x:v>546827</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
+      <x:c r="E487" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="G487" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
-        <x:v>606661</x:v>
+        <x:v>601414</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
-        <x:v>46</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
-      <x:c r="E488" s="14" t="s"/>
+      <x:c r="E488" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s"/>
       <x:c r="I488" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K488" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
-        <x:v>606664</x:v>
+        <x:v>601415</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
-        <x:v>421</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="G489" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="J489" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
-        <x:v>606665</x:v>
+        <x:v>606661</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C490" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s"/>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s"/>
       <x:c r="I490" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
@@ -29977,332 +29977,325 @@
       <x:c r="K490" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
-        <x:v>606666</x:v>
+        <x:v>606664</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
-        <x:v>220</x:v>
-[...1 lines deleted...]
-      <x:c r="C491" s="3" t="s"/>
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C491" s="3" t="n">
+        <x:v>39266</x:v>
+      </x:c>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="G491" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
+      <x:c r="J491" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="K491" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
-        <x:v>606670</x:v>
+        <x:v>606665</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
-        <x:v>38</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>
-      <x:c r="E492" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E492" s="14" t="s"/>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s"/>
       <x:c r="I492" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K492" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
-        <x:v>601414</x:v>
+        <x:v>606666</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
-        <x:v>39</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C493" s="3" t="s"/>
       <x:c r="D493" s="3" t="s"/>
-      <x:c r="E493" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G493" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="J493" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K493" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
-        <x:v>601415</x:v>
+        <x:v>606670</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
-        <x:v>38</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C494" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D494" s="15" t="s"/>
-      <x:c r="E494" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E494" s="14" t="s"/>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s"/>
       <x:c r="I494" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K494" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L494" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
-        <x:v>601407</x:v>
+        <x:v>606663</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C495" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="G495" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="J495" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
-        <x:v>606663</x:v>
+        <x:v>606667</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s"/>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s"/>
       <x:c r="I496" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
@@ -30312,111 +30305,114 @@
       <x:c r="K496" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
-        <x:v>606667</x:v>
+        <x:v>606668</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
-        <x:v>414</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
+      <x:c r="E497" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="G497" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="J497" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
-        <x:v>606668</x:v>
+        <x:v>601407</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s"/>
       <x:c r="I498" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s">