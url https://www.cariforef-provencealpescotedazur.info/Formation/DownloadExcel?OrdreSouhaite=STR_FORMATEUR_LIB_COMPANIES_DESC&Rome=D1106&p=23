--- v0 (2026-10-07)
+++ v1 (2026-10-08)
@@ -12729,214 +12729,213 @@
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>615328</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
-      <x:c r="E187" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>640494</x:v>
+        <x:v>638150</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>336</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
-      <x:c r="E188" s="14" t="s"/>
+      <x:c r="E188" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>638151</x:v>
+        <x:v>640494</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>638150</x:v>
+        <x:v>638151</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
@@ -13624,164 +13623,164 @@
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>604900</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
-        <x:v>37099</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I202" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
-        <x:v>31734</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>625882</x:v>
+        <x:v>607611</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
-        <x:v>40994</x:v>
+        <x:v>37099</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
-        <x:v>34056</x:v>
+        <x:v>31734</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>607611</x:v>
+        <x:v>625882</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I204" s="16" t="s">
         <x:v>47</x:v>