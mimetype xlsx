--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -683,75 +683,75 @@
   <x:si>
     <x:t>08/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel chargé d'accueil et de gestion administrative</x:t>
   </x:si>
   <x:si>
+    <x:t>Sipca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAVAILLON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Epv</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>04/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Association de Formation pour la Coopération et la Promotion Professionnelle Méditerranéenne</x:t>
   </x:si>
   <x:si>
     <x:t>ACPM</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
@@ -3485,106 +3485,106 @@
       <x:c r="K8" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>575131</x:v>
+        <x:v>575137</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s"/>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>575137</x:v>
+        <x:v>575131</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s"/>
       <x:c r="K10" s="14" t="s">
         <x:v>25</x:v>
@@ -6740,590 +6740,590 @@
       <x:c r="T65" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>621217</x:v>
+        <x:v>639583</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>635623</x:v>
+        <x:v>621217</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>639583</x:v>
+        <x:v>635623</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>611291</x:v>
+        <x:v>624483</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>624483</x:v>
+        <x:v>611291</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>639564</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>639569</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>639570</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>639575</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>639578</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -7523,256 +7523,256 @@
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>626896</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>639573</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>639577</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>639581</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>639582</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
@@ -7861,76 +7861,76 @@
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>633701</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>621219</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
@@ -7975,202 +7975,202 @@
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>626358</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>639571</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>639576</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>639579</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -8313,202 +8313,202 @@
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>614953</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>639572</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>639574</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>639580</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -11224,51 +11224,51 @@
       <x:c r="I149" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>612641</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C150" s="15" t="s"/>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -14899,51 +14899,51 @@
       <x:c r="L220" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>576606</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s"/>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>25</x:v>
@@ -16380,51 +16380,51 @@
       <x:c r="L247" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>604442</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I248" s="16" t="s">
@@ -17096,209 +17096,209 @@
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>627864</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I260" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>421</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>627861</x:v>
+        <x:v>637688</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>627865</x:v>
+        <x:v>627861</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I262" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>637688</x:v>
+        <x:v>627865</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>409</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>410</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -17444,382 +17444,382 @@
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>637612</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I266" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>633335</x:v>
+        <x:v>604439</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>422</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H267" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>629773</x:v>
+        <x:v>633335</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I268" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>421</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>627988</x:v>
+        <x:v>629773</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H269" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>627991</x:v>
+        <x:v>627988</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I270" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>637615</x:v>
+        <x:v>627991</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>409</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>410</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>612097</x:v>
+        <x:v>637615</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="I272" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
@@ -17828,114 +17828,114 @@
       <x:c r="K272" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>623353</x:v>
+        <x:v>612097</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>419</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H273" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>604439</x:v>
+        <x:v>623353</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I274" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
@@ -17947,51 +17947,51 @@
       <x:c r="L274" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>604503</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
@@ -19169,51 +19169,51 @@
       <x:c r="J297" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>594469</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C298" s="15" t="s"/>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
@@ -23646,57 +23646,57 @@
       <x:c r="K378" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>622160</x:v>
+        <x:v>545443</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
-        <x:v>649</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>626</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
         <x:v>34606</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="E379" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -23728,214 +23728,214 @@
         <x:v>547502</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
-        <x:v>646</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s">
-        <x:v>647</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="I380" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
-        <x:v>646</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>640579</x:v>
+        <x:v>622160</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
-        <x:v>34606</x:v>
+        <x:v>40705</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="E381" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G381" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="H381" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
-        <x:v>556757</x:v>
+        <x:v>640579</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
-        <x:v>40705</x:v>
+        <x:v>34606</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
-        <x:v>616</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s">
-        <x:v>617</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="I382" s="16" t="s">
-        <x:v>618</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K382" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
-        <x:v>616</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
-        <x:v>618</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
-        <x:v>619</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>545443</x:v>
+        <x:v>556757</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
-        <x:v>644</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="E383" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G383" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H383" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
@@ -26160,51 +26160,51 @@
       <x:c r="J422" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>595285</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>698</x:v>
       </x:c>
@@ -29727,209 +29727,209 @@
         <x:v>601784</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
         <x:v>803</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
-        <x:v>99</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H486" s="14" t="s"/>
       <x:c r="I486" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K486" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
-        <x:v>608430</x:v>
+        <x:v>601739</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="E487" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G487" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
-        <x:v>601739</x:v>
+        <x:v>601740</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>803</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
-        <x:v>231</x:v>
-[...1 lines deleted...]
-      <x:c r="H488" s="14" t="s"/>
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="H488" s="14" t="s">
+        <x:v>100</x:v>
+      </x:c>
       <x:c r="I488" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K488" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
-        <x:v>601740</x:v>
+        <x:v>608430</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
-        <x:v>803</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="E489" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G489" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J489" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -30814,201 +30814,200 @@
       <x:c r="R504" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
         <x:v>625532</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
         <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="C505" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="G505" s="0" t="s">
-        <x:v>808</x:v>
-[...2 lines deleted...]
-        <x:v>809</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
-        <x:v>810</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J505" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
-        <x:v>810</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
-        <x:v>642841</x:v>
+        <x:v>629808</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
-        <x:v>812</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
-        <x:v>749</x:v>
+        <x:v>821</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s"/>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
-        <x:v>185</x:v>
-[...1 lines deleted...]
-      <x:c r="H506" s="14" t="s"/>
+        <x:v>808</x:v>
+      </x:c>
+      <x:c r="H506" s="14" t="s">
+        <x:v>809</x:v>
+      </x:c>
       <x:c r="I506" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K506" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="L506" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
-        <x:v>486</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
-        <x:v>629808</x:v>
+        <x:v>615823</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
-        <x:v>821</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="C507" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="G507" s="0" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="H507" s="0" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="J507" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K507" s="0" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="L507" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M507" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
-        <x:v>615823</x:v>
+        <x:v>615825</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="C508" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s"/>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="H508" s="14" t="s">
@@ -31023,57 +31022,57 @@
       <x:c r="K508" s="14" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="L508" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
-        <x:v>615825</x:v>
+        <x:v>642841</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="C509" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="G509" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H509" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
         <x:v>88</x:v>
       </x:c>