--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -662,132 +662,132 @@
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>03/10/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>GRASSE</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>CAVAILLON</x:t>
   </x:si>
   <x:si>
-    <x:t>02/18/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>05/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>Employé administratif et d’accueil</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>LE PONTET CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>ISTRES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFPA - ACCES A L'EMPLOI</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/24/2028 00:00:00</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CQP auxiliaire de gestion des écoles de conduite</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation et d'Education</x:t>
   </x:si>
   <x:si>
     <x:t>CFE</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>Sans niveau spécifique</x:t>
   </x:si>
@@ -5425,252 +5425,252 @@
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>621217</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>611291</x:v>
+        <x:v>624483</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>635623</x:v>
+        <x:v>639564</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>639564</x:v>
+        <x:v>639569</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>639569</x:v>
+        <x:v>639570</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
@@ -5680,54 +5680,54 @@
       <x:c r="J62" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>639570</x:v>
+        <x:v>639575</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
@@ -5737,227 +5737,227 @@
       <x:c r="K63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>639575</x:v>
+        <x:v>639578</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>161</x:v>
-[...1 lines deleted...]
-      <x:c r="H64" s="14" t="s"/>
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H64" s="14" t="s">
+        <x:v>127</x:v>
+      </x:c>
       <x:c r="I64" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>639578</x:v>
+        <x:v>611291</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="S65" s="0" t="n">
+        <x:v>635623</x:v>
+      </x:c>
+      <x:c r="T65" s="4" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="U65" s="4" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>155</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>624483</x:v>
+        <x:v>639583</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
@@ -6413,220 +6413,220 @@
       <x:c r="J75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>575509</x:v>
+        <x:v>548124</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>547984</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>548124</x:v>
+        <x:v>575509</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>524804</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
@@ -6671,194 +6671,194 @@
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>524902</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>575427</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>544539</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>575426</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
@@ -6958,137 +6958,137 @@
       <x:c r="R84" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>634096</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>627864</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>628846</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
@@ -7223,51 +7223,51 @@
       <x:c r="J89" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>637689</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
@@ -7365,141 +7365,141 @@
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>623366</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>633262</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>637614</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
@@ -7514,161 +7514,161 @@
       <x:c r="J94" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>629772</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>604438</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>604442</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
@@ -7770,375 +7770,375 @@
       <x:c r="R98" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>604501</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>633261</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>637613</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>604440</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>627862</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>627863</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>629753</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
@@ -8326,102 +8326,102 @@
       <x:c r="J108" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>627990</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>637616</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
@@ -8525,664 +8525,664 @@
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>637691</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>627861</x:v>
+        <x:v>637615</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>627865</x:v>
+        <x:v>612097</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>637612</x:v>
+        <x:v>627861</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>604439</x:v>
+        <x:v>627865</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>637688</x:v>
+        <x:v>623353</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>633334</x:v>
+        <x:v>604439</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>629754</x:v>
+        <x:v>633334</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>637615</x:v>
+        <x:v>629754</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>623353</x:v>
+        <x:v>637688</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>612097</x:v>
+        <x:v>637612</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>629773</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
@@ -9195,51 +9195,51 @@
       <x:c r="J123" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>633335</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
@@ -11933,51 +11933,51 @@
       <x:c r="J170" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>557205</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -12051,51 +12051,51 @@
       <x:c r="J172" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>609642</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
@@ -12286,51 +12286,51 @@
       <x:c r="J176" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>593010</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
@@ -13450,51 +13450,51 @@
       <x:c r="J197" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>593028</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
@@ -13840,51 +13840,51 @@
       <x:c r="J204" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>593024</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
@@ -14284,51 +14284,51 @@
       <x:c r="J212" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>593048</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>453</x:v>
       </x:c>