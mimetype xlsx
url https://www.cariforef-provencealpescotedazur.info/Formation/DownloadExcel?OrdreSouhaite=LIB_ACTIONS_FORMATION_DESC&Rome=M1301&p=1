--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -425,59 +425,59 @@
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>UCA</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
+    <x:t>TOULON CEDEX 09</x:t>
+  </x:si>
+  <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 4</x:t>
   </x:si>
   <x:si>
-    <x:t>TOULON CEDEX 09</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>master mention économie de l'entreprise et des marchés</x:t>
   </x:si>
   <x:si>
     <x:t>Statistique descriptive</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>LUYNES</x:t>
   </x:si>
   <x:si>
     <x:t>Manager expert qualité et performance des organisations d'économie sociale et solidaire (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Arobase Formations Provence</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>Économie sociale</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
@@ -500,62 +500,62 @@
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des organisations spécificité management stratégique et opérationnel des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des organisations spécificité management et stratégies entrepreneuriales</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des organisations (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
+    <x:t>Liberté Formation - Iscae</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public</x:t>
+  </x:si>
+  <x:si>
     <x:t>Iscod</x:t>
   </x:si>
   <x:si>
-    <x:t>Autre public</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Alternance Azur</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>ISCAE - Site de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des entreprises et des organisations (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre d'Etudes Européen Méditérranée</x:t>
@@ -572,119 +572,119 @@
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>manager des entreprises et des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>INSEEC</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de commerce et de centre de profit (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie du Var - Capforma</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 83</x:t>
   </x:si>
   <x:si>
     <x:t>83078</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion centre profit</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut de Formation Perrimond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 7e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Tremplin 84</x:t>
   </x:si>
   <x:si>
     <x:t>84130</x:t>
   </x:si>
   <x:si>
     <x:t>LE PONTET</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Management et intelligence collective : piloter autrement</x:t>
   </x:si>
   <x:si>
     <x:t>Laboratoire d'Intelligence Collective Artificielle</x:t>
   </x:si>
   <x:si>
     <x:t>LICA</x:t>
   </x:si>
   <x:si>
     <x:t>13004</x:t>
   </x:si>
   <x:si>
     <x:t>Management participatif</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Les fondamentaux du management de proximité : communiquer, motiver et accompagner son équipe</x:t>
   </x:si>
   <x:si>
     <x:t>Enjeu Développement</x:t>
   </x:si>
   <x:si>
     <x:t>83210</x:t>
   </x:si>
   <x:si>
+    <x:t>BRIGNOLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>SOLLIES-PONT</x:t>
   </x:si>
   <x:si>
-    <x:t>07/17/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Les bases de la pratique du management</x:t>
   </x:si>
   <x:si>
     <x:t>Nova</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG Programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Préparation à l'Administration et à la Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG BUSINESS SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>Responsabilité sociétale entreprise</x:t>
@@ -968,93 +968,93 @@
   <x:si>
     <x:t>Lycée Jeanne Perrimond</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Perrimond</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire économique et commerciale option technologique (1re année)</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire économique et commerciale générale (1re année) mathématiques approfondies</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée La Nativité</x:t>
   </x:si>
   <x:si>
     <x:t>13097</x:t>
   </x:si>
   <x:si>
     <x:t>Collège La Nativité</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 02</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Thiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Stanislas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Masséna</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée P Cézanne</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Stanislas</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>classe préparatoire économique et commerciale générale (1re année) histoire, géographie, géopolitique</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée St-Exupéry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 15</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Notre-Dame de Sion</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>MARSEILLE CEDEX 15</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire économique et commerciale générale (1re année) économie, sociologie, histoire du monde contemporain</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée D Villars</x:t>
   </x:si>
   <x:si>
     <x:t>05010</x:t>
   </x:si>
   <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée international de Valbonne</x:t>
   </x:si>
   <x:si>
     <x:t>06902</x:t>
   </x:si>
   <x:si>
     <x:t>SOPHIA ANTIPOLIS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée St-Charles</x:t>
   </x:si>
@@ -3482,139 +3482,139 @@
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>635313</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>42368</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="R24" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="R24" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>635315</x:v>
+        <x:v>635312</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>42368</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>635312</x:v>
+        <x:v>635315</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
@@ -4154,722 +4154,722 @@
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>13263</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>608648</x:v>
+        <x:v>598958</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>13263</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>598958</x:v>
+        <x:v>608648</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>13263</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>608649</x:v>
+        <x:v>601486</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>13263</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>601486</x:v>
+        <x:v>641235</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>13263</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>641235</x:v>
+        <x:v>608649</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>13263</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>635273</x:v>
+        <x:v>632705</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>13263</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>578840</x:v>
+        <x:v>635273</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>13263</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>613749</x:v>
+        <x:v>578840</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>13263</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>632705</x:v>
+        <x:v>613749</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>40353</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>608401</x:v>
+        <x:v>590107</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>40353</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>608402</x:v>
+        <x:v>608401</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>40353</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>590107</x:v>
+        <x:v>608402</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>40353</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
@@ -4912,200 +4912,199 @@
         <x:v>140</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>42321</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>602712</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>42321</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="H50" s="14" t="s"/>
+      <x:c r="H50" s="14" t="s">
+        <x:v>168</x:v>
+      </x:c>
       <x:c r="I50" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>632828</x:v>
+        <x:v>632830</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>42321</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>171</x:v>
-[...2 lines deleted...]
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="Q51" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="Q51" s="4" t="s">
+      <x:c r="R51" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="R51" s="0" t="s">
+      <x:c r="S51" s="0" t="n">
+        <x:v>632828</x:v>
+      </x:c>
+      <x:c r="T51" s="4" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="U51" s="4" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
         <x:v>26</x:v>
@@ -5159,153 +5158,153 @@
       <x:c r="K53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>635656</x:v>
+        <x:v>635655</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>635657</x:v>
+        <x:v>635656</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>635655</x:v>
+        <x:v>635657</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>192</x:v>
@@ -5350,69 +5349,69 @@
         <x:v>140</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>37969</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>549108</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
@@ -5947,51 +5946,51 @@
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>37999</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>630791</x:v>
       </x:c>
@@ -6166,73 +6165,73 @@
       <x:c r="T71" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s"/>
       <x:c r="K72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>32120</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>640694</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>275</x:v>
@@ -6472,76 +6471,76 @@
         <x:v>595644</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>595643</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>289</x:v>
@@ -6676,76 +6675,76 @@
         <x:v>595638</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>595639</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>296</x:v>
@@ -6803,54 +6802,54 @@
         <x:v>300</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>595974</x:v>
+        <x:v>595967</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>72</x:v>
@@ -6954,101 +6953,101 @@
       <x:c r="I87" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>595967</x:v>
+        <x:v>595974</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>595976</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>284</x:v>
@@ -7080,77 +7079,77 @@
       <x:c r="R89" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>595980</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>595968</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>304</x:v>
@@ -7214,100 +7213,100 @@
       <x:c r="K92" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>595985</x:v>
+        <x:v>595983</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>595983</x:v>
+        <x:v>595985</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>296</x:v>
@@ -7440,72 +7439,72 @@
         <x:v>320</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>595970</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>595987</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C98" s="15" t="s"/>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
@@ -8154,72 +8153,72 @@
         <x:v>340</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>595035</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>595038</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
@@ -9528,80 +9527,80 @@
       <x:c r="R137" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>595018</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C138" s="15" t="s"/>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s"/>
       <x:c r="K138" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>595020</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s"/>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>405</x:v>
@@ -9888,72 +9887,72 @@
         <x:v>290</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>595043</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s"/>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>595044</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C146" s="15" t="s"/>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
@@ -10296,72 +10295,72 @@
         <x:v>436</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>595066</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>595069</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C154" s="15" t="s"/>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
@@ -10756,76 +10755,76 @@
         <x:v>595084</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C162" s="15" t="s"/>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s"/>
       <x:c r="K162" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>595087</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s"/>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>463</x:v>
@@ -11622,75 +11621,75 @@
         <x:v>84</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>595039</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>595042</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
@@ -12030,125 +12029,125 @@
         <x:v>516</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>595094</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>595016</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C188" s="15" t="s"/>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s"/>
       <x:c r="K188" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>595019</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>519</x:v>
@@ -12184,76 +12183,76 @@
         <x:v>595030</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s"/>
       <x:c r="K190" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>595049</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s"/>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>524</x:v>
@@ -12540,72 +12539,72 @@
         <x:v>535</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>595100</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s"/>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>595150</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="C198" s="15" t="s"/>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>