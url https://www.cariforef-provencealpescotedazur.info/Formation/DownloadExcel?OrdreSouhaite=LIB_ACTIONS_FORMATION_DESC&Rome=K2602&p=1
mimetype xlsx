--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -368,72 +368,72 @@
   <x:si>
     <x:t>Bénéficiaire du RSA , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>01/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>SOLLIES-TOUCAS</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>02/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Eclipse - Istec</x:t>
   </x:si>
   <x:si>
     <x:t>34000</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>03/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Complément de gestion - Dirigeant de pompes funèbres</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique hospitalière , Demandeur d'emploi plus de 26 ans , Particulier, individuel , Profession libérale , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
@@ -1877,196 +1877,196 @@
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>642919</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>36840</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>42057</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="Q18" s="16" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="R18" s="14" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="S18" s="14" t="n">
+        <x:v>635374</x:v>
+      </x:c>
+      <x:c r="T18" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="Q18" s="16" t="s">
+      <x:c r="U18" s="16" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>36840</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>42057</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>623392</x:v>
+        <x:v>614135</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>36840</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>42057</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>635374</x:v>
+        <x:v>623392</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>36840</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
@@ -2186,51 +2186,51 @@
       <x:c r="L23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>42057</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>611182</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">