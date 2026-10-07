--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -398,74 +398,74 @@
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>UCA</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences et techniques des activités physiques et sportives : activité physique adaptée et santé</x:t>
   </x:si>
   <x:si>
+    <x:t>06103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Activité physique et sportive adaptée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
-    <x:t>Activité physique et sportive adaptée</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>AVIGNON UNIVERSITE</x:t>
   </x:si>
   <x:si>
     <x:t>84916</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 09</x:t>
   </x:si>
   <x:si>
-    <x:t>06/30/2028 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention psychologie du développement parcours psychologie des transitions : orientation, insertion, conseil</x:t>
@@ -686,68 +686,68 @@
   <x:si>
     <x:t>06105</x:t>
   </x:si>
   <x:si>
     <x:t>Haute Ecole du Travail et de l'Intervention Sociale - Antenne Draguignan</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Méditerranéen de Formation, Recherche et Intervention Sociale - Antenne Montfavet</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'État d'éducateur spécialisé (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
+    <x:t>Diplôme d'État d'éducateur spécialisé</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>diplôme d'État d'éducateur spécialisé</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haute école du travail et de l'intervention sociale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 02</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/03/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Diplôme d'État d'éducateur spécialisé</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Institut Régional du Travail Social PACA-Corse - site Digne-les-Bains</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Régional du Travail Social Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>Croix-Rouge Compétence PACA et Corse (IFTS) - site d'Ollioules</x:t>
   </x:si>
   <x:si>
     <x:t>83192</x:t>
   </x:si>
   <x:si>
     <x:t>Croix-Rouge Compétence Provence-Alpes-Côte d'Azur et Corse (IFTS) - Site d'Ollioules</x:t>
   </x:si>
   <x:si>
     <x:t>OLLIOULES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'Etat d'éducateur spécialisé</x:t>
@@ -770,56 +770,56 @@
   <x:si>
     <x:t>09/05/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro animation - enfance et personnes âgées</x:t>
   </x:si>
   <x:si>
     <x:t>LP St-Joseph</x:t>
   </x:si>
   <x:si>
     <x:t>Animation socioculturelle</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/04/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/21/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/05/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'État de moniteur éducateur (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>Cfc-Cfa Les Chênes</x:t>
   </x:si>
   <x:si>
     <x:t>84200</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2029 00:00:00</x:t>
@@ -857,87 +857,87 @@
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Aziz ABakouy - Trans-Formation 84</x:t>
   </x:si>
   <x:si>
     <x:t>84270</x:t>
   </x:si>
   <x:si>
     <x:t>05/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>04/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coordonnateur de parcours d'accompagnement et de soins option gestion logistique et financière (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Croix Rouge Française - Croix Rouge Compétence - Antenne Crfp Provence Alpes Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Public en emploi , Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coordination travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP Ch Mongrand</x:t>
   </x:si>
   <x:si>
     <x:t>13110</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-DE-BOUC</x:t>
-  </x:si>
-[...28 lines deleted...]
-    <x:t>01/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2027 00:00:00</x:t>
   </x:si>
@@ -2541,258 +2541,258 @@
       <x:c r="R16" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>629266</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>38697</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="I17" s="4" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>110</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>15459</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>591865</x:v>
+        <x:v>591864</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>38697</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>15459</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="R18" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="R18" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>591864</x:v>
+        <x:v>591865</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>38697</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>15459</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>591866</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>38697</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>15459</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>591863</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>38992</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -2918,51 +2918,51 @@
       <x:c r="M23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>596275</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>38991</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
@@ -3031,51 +3031,51 @@
       <x:c r="M25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>14403</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>591929</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>40056</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
@@ -3161,202 +3161,201 @@
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>592271</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>41950</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>629070</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>41951</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
-        <x:v>144</x:v>
-[...2 lines deleted...]
-        <x:v>145</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>641726</x:v>
+        <x:v>642011</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>41951</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>109</x:v>
-[...1 lines deleted...]
-      <x:c r="H30" s="14" t="s"/>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="H30" s="14" t="s">
+        <x:v>145</x:v>
+      </x:c>
       <x:c r="I30" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>642011</x:v>
+        <x:v>641726</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>41951</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
@@ -3393,75 +3392,75 @@
       <x:c r="T31" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>39698</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>14224</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>592204</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>39698</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
@@ -3617,75 +3616,75 @@
       <x:c r="T35" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>39023</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>592014</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>39023</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
@@ -4116,51 +4115,51 @@
       <x:c r="M44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>575905</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>41746</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
@@ -4475,51 +4474,51 @@
       <x:c r="M50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>557571</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>37676</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
@@ -4535,51 +4534,51 @@
       <x:c r="M51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>547049</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>197</x:v>
@@ -4735,335 +4734,335 @@
       <x:c r="S54" s="14" t="n">
         <x:v>607642</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>37676</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>547048</x:v>
+        <x:v>496209</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>37676</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>496209</x:v>
+        <x:v>547048</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>41747</x:v>
+        <x:v>37676</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>630771</x:v>
+        <x:v>557570</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>37676</x:v>
+        <x:v>41747</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>498853</x:v>
+        <x:v>630771</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>37676</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>557570</x:v>
+        <x:v>498853</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>86</x:v>
@@ -5252,467 +5251,467 @@
       <x:c r="K63" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>529893</x:v>
+        <x:v>578461</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>37676</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>578461</x:v>
+        <x:v>578464</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
-        <x:v>37676</x:v>
+        <x:v>41747</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
-        <x:v>84</x:v>
-[...2 lines deleted...]
-        <x:v>85</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>578464</x:v>
+        <x:v>615914</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>615914</x:v>
+        <x:v>615917</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
-        <x:v>41747</x:v>
+        <x:v>37676</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="H67" s="0" t="s">
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="S67" s="0" t="n">
+        <x:v>529893</x:v>
+      </x:c>
+      <x:c r="T67" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="S67" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>37676</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>529891</x:v>
+        <x:v>528839</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>37676</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>578462</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>37676</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>528839</x:v>
+        <x:v>529891</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>44092</x:v>
@@ -5722,51 +5721,51 @@
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>615916</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>29</x:v>
@@ -5779,105 +5778,105 @@
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>615911</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>615912</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>29</x:v>
@@ -5890,51 +5889,51 @@
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>615913</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>44092</x:v>
@@ -5992,108 +5991,108 @@
       <x:c r="L76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>529892</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>37676</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>528840</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>37676</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
@@ -6108,54 +6107,54 @@
       <x:c r="L78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>578463</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
@@ -6174,51 +6173,51 @@
       <x:c r="M79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>578501</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G80" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
@@ -6423,54 +6422,54 @@
       <x:c r="L83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>576242</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G84" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
@@ -6483,183 +6482,183 @@
       <x:c r="K84" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>531524</x:v>
+        <x:v>575904</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>578959</x:v>
+        <x:v>531524</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G86" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>575904</x:v>
+        <x:v>578959</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
@@ -7047,51 +7046,51 @@
       <x:c r="M93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>575903</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G94" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -7110,240 +7109,240 @@
       <x:c r="M94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>576241</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>525315</x:v>
+        <x:v>635461</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G96" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>635461</x:v>
+        <x:v>525315</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>531523</x:v>
+        <x:v>630402</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G98" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
@@ -7353,123 +7352,123 @@
       <x:c r="J98" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>578960</x:v>
+        <x:v>528943</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>630402</x:v>
+        <x:v>531523</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G100" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
@@ -7479,60 +7478,60 @@
       <x:c r="J100" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>528943</x:v>
+        <x:v>578960</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -7606,51 +7605,51 @@
       <x:c r="M102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>599090</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
@@ -7787,51 +7786,51 @@
       <x:c r="M105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>599772</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
         <x:v>197</x:v>
@@ -7908,51 +7907,51 @@
       <x:c r="M107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>599771</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
         <x:v>168</x:v>
@@ -7969,51 +7968,51 @@
       <x:c r="M108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>630736</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
@@ -8029,51 +8028,51 @@
       <x:c r="M109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>630754</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
@@ -8266,51 +8265,51 @@
       <x:c r="M113" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>611363</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
@@ -8385,51 +8384,51 @@
       <x:c r="M115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>599091</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
         <x:v>86</x:v>
@@ -8446,51 +8445,51 @@
       <x:c r="M116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>599092</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
@@ -8509,51 +8508,51 @@
       <x:c r="M117" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>630394</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G118" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
@@ -8572,51 +8571,51 @@
       <x:c r="M118" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>630395</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
@@ -8629,51 +8628,51 @@
       <x:c r="L119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>630476</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G120" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
@@ -8692,54 +8691,54 @@
       <x:c r="L120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>629999</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -8749,54 +8748,54 @@
       <x:c r="L121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>628734</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
@@ -8808,54 +8807,54 @@
       <x:c r="L122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>628738</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
@@ -8931,51 +8930,51 @@
       <x:c r="M124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>592297</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -9168,163 +9167,166 @@
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>578444</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
+      <x:c r="E129" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="F129" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="H129" s="0" t="s">
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>592296</x:v>
+        <x:v>576246</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
-      <x:c r="E130" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E130" s="14" t="s"/>
+      <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>84</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>576246</x:v>
+        <x:v>592296</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
@@ -9399,51 +9401,51 @@
       <x:c r="M132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>628731</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -9458,166 +9460,163 @@
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>629311</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
-        <x:v>70</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
-      <x:c r="E134" s="14" t="s"/>
-      <x:c r="F134" s="14" t="s"/>
+      <x:c r="E134" s="14" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="F134" s="14" t="s">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="G134" s="14" t="s">
-        <x:v>209</x:v>
-[...1 lines deleted...]
-      <x:c r="H134" s="14" t="s"/>
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="H134" s="14" t="s">
+        <x:v>176</x:v>
+      </x:c>
       <x:c r="I134" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>592295</x:v>
+        <x:v>635457</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
-      <x:c r="E135" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G135" s="0" t="s">
-        <x:v>170</x:v>
-[...2 lines deleted...]
-        <x:v>176</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>635457</x:v>
+        <x:v>592295</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G136" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
@@ -9707,100 +9706,100 @@
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>575899</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
-        <x:v>41187</x:v>
+        <x:v>39643</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
-        <x:v>44067</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>594092</x:v>
+        <x:v>592298</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -9810,1607 +9809,1604 @@
       <x:c r="J139" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>576247</x:v>
+        <x:v>629998</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G140" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>578953</x:v>
+        <x:v>576247</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>635456</x:v>
+        <x:v>578953</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
-        <x:v>70</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
-      <x:c r="E142" s="14" t="s"/>
-      <x:c r="F142" s="14" t="s"/>
+      <x:c r="E142" s="14" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="F142" s="14" t="s">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="G142" s="14" t="s">
-        <x:v>215</x:v>
-[...1 lines deleted...]
-      <x:c r="H142" s="14" t="s"/>
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="H142" s="14" t="s">
+        <x:v>176</x:v>
+      </x:c>
       <x:c r="I142" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>592298</x:v>
+        <x:v>635456</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
-      <x:c r="E143" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>629998</x:v>
+        <x:v>628737</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
-      <x:c r="E144" s="14" t="s"/>
-      <x:c r="F144" s="14" t="s"/>
+      <x:c r="E144" s="14" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="F144" s="14" t="s">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="G144" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>628737</x:v>
+        <x:v>575900</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
-      <x:c r="E145" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>630254</x:v>
+        <x:v>628735</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G146" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>629855</x:v>
+        <x:v>630254</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
+      <x:c r="E147" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="F147" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="H147" s="0" t="s">
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>615865</x:v>
+        <x:v>629855</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>84</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>628729</x:v>
+        <x:v>615865</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>578437</x:v>
+        <x:v>628729</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I150" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>578439</x:v>
+        <x:v>578437</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
-      <x:c r="E151" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>575900</x:v>
+        <x:v>578439</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
-        <x:v>39643</x:v>
+        <x:v>41304</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>84</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
-        <x:v>44072</x:v>
+        <x:v>32068</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>628735</x:v>
+        <x:v>623907</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="P153" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="Q153" s="4" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="R153" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="S153" s="0" t="n">
+        <x:v>625709</x:v>
+      </x:c>
+      <x:c r="T153" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="P153" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="T153" s="4" t="s">
+      <x:c r="U153" s="4" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
-        <x:v>41304</x:v>
+        <x:v>41187</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
-        <x:v>32068</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>625709</x:v>
+        <x:v>594092</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>623911</x:v>
+        <x:v>629372</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>623913</x:v>
+        <x:v>623911</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>629372</x:v>
+        <x:v>623913</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>625707</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>629371</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>623909</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>623912</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>623914</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>625697</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>623899</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>629369</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>623902</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
@@ -11449,256 +11445,256 @@
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>594093</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>623904</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>629370</x:v>
+        <x:v>623903</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>625695</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>623903</x:v>
+        <x:v>629370</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>37504</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -11965,75 +11961,75 @@
       <x:c r="S176" s="14" t="n">
         <x:v>554852</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>41554</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>596688</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>35512</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
@@ -12201,75 +12197,75 @@
       <x:c r="S180" s="14" t="n">
         <x:v>603393</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>41551</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>596689</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>41551</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
@@ -13134,51 +13130,51 @@
       <x:c r="M197" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>641692</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>26</x:v>
       </x:c>