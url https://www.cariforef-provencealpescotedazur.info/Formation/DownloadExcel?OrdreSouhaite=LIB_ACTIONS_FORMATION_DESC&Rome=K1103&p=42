--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -458,62 +458,62 @@
   <x:si>
     <x:t>02/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien 2 en hypnose et communication ericksonienne (combiné)</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien 2 en hypnose et communication ericksonienne</x:t>
   </x:si>
   <x:si>
+    <x:t>10/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/26/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Spécialisations en sophrologie</x:t>
   </x:si>
   <x:si>
     <x:t>Patricia Benoît</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Enseignant , Formateur , Particulier, individuel , Profession libérale , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Sophrologie</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2027 00:00:00</x:t>
@@ -878,56 +878,56 @@
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/30/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Psychopraticien en thérapie brèves - niveau 2</x:t>
   </x:si>
   <x:si>
     <x:t>Coalix</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Particulier, individuel , Profession libérale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Psychothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
@@ -1226,62 +1226,62 @@
   <x:si>
     <x:t>Centre Formation Naturopathie Energétique</x:t>
   </x:si>
   <x:si>
     <x:t>CFNE</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>12/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en naturopathie</x:t>
   </x:si>
   <x:si>
     <x:t>Innovnaturopathie</x:t>
   </x:si>
   <x:si>
     <x:t>02/05/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/03/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Snob Dog Academy</x:t>
   </x:si>
   <x:si>
     <x:t>13382</x:t>
   </x:si>
   <x:si>
-    <x:t>09/03/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>La Ferme de Beaugensiers</x:t>
   </x:si>
   <x:si>
     <x:t>83210</x:t>
   </x:si>
   <x:si>
     <x:t>Commerçant , Demandeur d'emploi , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>BELGENTIER</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Naturospirit</x:t>
   </x:si>
   <x:si>
     <x:t>92200</x:t>
   </x:si>
   <x:si>
     <x:t>Public en emploi , Public sans emploi , Tout public</x:t>
@@ -1328,158 +1328,158 @@
   <x:si>
     <x:t>05/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en hypnose</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en herboristerie</x:t>
   </x:si>
   <x:si>
     <x:t>01/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en EFT (Emotional Freedom Techniques)</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en art thérapie</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>03/04/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Groupe Polygone</x:t>
   </x:si>
   <x:si>
     <x:t>GP</x:t>
   </x:si>
   <x:si>
     <x:t>95000</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Licencié pour motif économique , Particulier, individuel , Profession libérale , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/16/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Demandeur d'emploi , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en Art Thérapie</x:t>
   </x:si>
   <x:si>
     <x:t>03/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>05/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>05/11/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>11/14/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/08/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en accompagnement au changement et la gestion du stress par l'hypnose</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Profession libérale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien 2 - Hypnose et communication ericksonienne - Initiale</x:t>
   </x:si>
   <x:si>
     <x:t>03/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien 1 - Hypnose et communication ericksonienne - Initiale</x:t>
   </x:si>
   <x:si>
+    <x:t>04/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/24/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Pilates - Utilisation du petit matériel</x:t>
   </x:si>
   <x:si>
     <x:t>Prepa-Sports Pro</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>11/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Philosophihe du yoga</x:t>
   </x:si>
   <x:si>
     <x:t>03/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/22/2026 00:00:00</x:t>
@@ -1505,56 +1505,56 @@
   <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Synergie Naturopathie</x:t>
   </x:si>
   <x:si>
     <x:t>ESN</x:t>
   </x:si>
   <x:si>
     <x:t>84800</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi plus de 26 ans , Femme , Licencié pour motif économique , Public en emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>L'ISLE-SUR-LA-SORGUE</x:t>
   </x:si>
   <x:si>
     <x:t>04/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Agent de la fonction publique hospitalière , Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Agent de la fonction publique hospitalière , Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Naturopathe holistique</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Handicapé , Licencié pour motif économique , Public en emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Naturopathe</x:t>
   </x:si>
   <x:si>
     <x:t>CNR Formations - Collège de Naturopathie ressourcée</x:t>
   </x:si>
   <x:si>
     <x:t>17250</x:t>
   </x:si>
   <x:si>
     <x:t>LORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>11/08/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Module d’acquisition de compétences en médiation artistique</x:t>
@@ -2174,59 +2174,59 @@
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>Hypnose et stratégies d'accompagnement</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Hypnose et addictologie</x:t>
   </x:si>
   <x:si>
     <x:t>05/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Hypnose</x:t>
   </x:si>
   <x:si>
+    <x:t>Demandeur d'emploi , Formateur , Profession libérale , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Demandeur d'emploi , Formateur , Profession libérale , Salarié , Tout public</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>07/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Huiles essentielles et hydrolats bio - Production et vente de produits issus de la distillation</x:t>
   </x:si>
   <x:si>
     <x:t>Savoir Faire et Découverte</x:t>
   </x:si>
   <x:si>
     <x:t>31000</x:t>
   </x:si>
   <x:si>
     <x:t>Conjoint collaborateur d'exploitant agricole , Demandeur d'emploi , Exploitant agricole, salarié agricole , Particulier, individuel , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>ROSANS</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Herboristerie - S'installer en France en tant que praticien</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2025 00:00:00</x:t>
@@ -2312,54 +2312,54 @@
   <x:si>
     <x:t>Éducation sportive</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>Devenir masseur bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>Devenir kinésiologue</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Enseignant , Profession libérale , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>01/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Demandeur d'emploi , Jeune 16-25 ans , Tout public</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/05/2025 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Demandeur d'emploi , Jeune 16-25 ans , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Débuter en massages bien être</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Handicapé moteur</x:t>
   </x:si>
   <x:si>
     <x:t>Danse avec bébé</x:t>
   </x:si>
   <x:si>
     <x:t>Céline Grisoni - A Corps d'Elle</x:t>
   </x:si>
@@ -4537,100 +4537,100 @@
       <x:c r="K28" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>624165</x:v>
+        <x:v>624164</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>624164</x:v>
+        <x:v>624165</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>135</x:v>
@@ -4895,51 +4895,51 @@
       <x:c r="L35" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>616384</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
@@ -7102,164 +7102,164 @@
       <x:c r="K78" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>642514</x:v>
+        <x:v>638899</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>602685</x:v>
+        <x:v>642514</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>638899</x:v>
+        <x:v>602685</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>26</x:v>
@@ -7374,51 +7374,51 @@
       <x:c r="M83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>588283</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
@@ -8093,51 +8093,51 @@
       <x:c r="M97" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>15452</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>638220</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C98" s="15" t="s"/>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s"/>
       <x:c r="K98" s="14" t="s">
         <x:v>25</x:v>
@@ -8718,51 +8718,51 @@
       <x:c r="M109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>642527</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C110" s="15" t="s"/>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s"/>
       <x:c r="K110" s="14" t="s">
         <x:v>338</x:v>
@@ -8825,51 +8825,51 @@
       <x:c r="M111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>638901</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s"/>
       <x:c r="K112" s="14" t="s">
         <x:v>338</x:v>
@@ -9714,140 +9714,140 @@
         <x:v>73</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>516062</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>623416</x:v>
+        <x:v>587284</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s"/>
       <x:c r="K130" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>587284</x:v>
+        <x:v>623416</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>387</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s"/>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>42</x:v>
@@ -9918,128 +9918,128 @@
         <x:v>396</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>543922</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s"/>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>572604</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C134" s="15" t="s"/>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s"/>
       <x:c r="K134" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>572605</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s"/>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>244</x:v>
@@ -10838,609 +10838,610 @@
         <x:v>168</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>490425</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s"/>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>421</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="Q151" s="4" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="R151" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="S151" s="0" t="n">
+        <x:v>636762</x:v>
+      </x:c>
+      <x:c r="T151" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="Q151" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C152" s="15" t="s"/>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="I152" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s"/>
       <x:c r="K152" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>636762</x:v>
+        <x:v>613248</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>598478</x:v>
+        <x:v>598479</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C154" s="15" t="s"/>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s"/>
       <x:c r="K154" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>598479</x:v>
+        <x:v>579510</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s"/>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="H155" s="0" t="s">
+        <x:v>367</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>579510</x:v>
+        <x:v>626347</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>429</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>430</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C156" s="15" t="s"/>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I156" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s"/>
       <x:c r="K156" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>626347</x:v>
+        <x:v>572417</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s"/>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
-        <x:v>166</x:v>
-[...2 lines deleted...]
-        <x:v>167</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>572417</x:v>
+        <x:v>640672</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C158" s="15" t="s"/>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s"/>
       <x:c r="K158" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>640672</x:v>
+        <x:v>612768</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>408</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s"/>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>612768</x:v>
+        <x:v>598478</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>435</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>166</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s"/>
       <x:c r="K160" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>572418</x:v>
+        <x:v>612767</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>429</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s"/>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="H161" s="0" t="s">
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>612767</x:v>
+        <x:v>572418</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="U161" s="4" t="s">
         <x:v>438</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C162" s="15" t="s"/>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s"/>
       <x:c r="K162" s="14" t="s">
         <x:v>417</x:v>
@@ -11988,325 +11989,325 @@
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s"/>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>624166</x:v>
+        <x:v>624171</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C174" s="15" t="s"/>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s"/>
       <x:c r="K174" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>624167</x:v>
+        <x:v>624166</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>624170</x:v>
+        <x:v>624167</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>408</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C176" s="15" t="s"/>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s"/>
       <x:c r="K176" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>624171</x:v>
+        <x:v>624170</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s"/>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>15452</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>616898</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s"/>
       <x:c r="K178" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>625435</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>54</x:v>
@@ -12539,242 +12540,243 @@
       <x:c r="R183" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>597820</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C184" s="15" t="s"/>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>472</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
-        <x:v>474</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s"/>
       <x:c r="K184" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>472</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>474</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>476</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>626892</x:v>
+        <x:v>587282</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>477</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s"/>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="H185" s="0" t="s">
+        <x:v>473</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>587282</x:v>
+        <x:v>626892</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C186" s="15" t="s"/>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>465</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s"/>
       <x:c r="K186" s="14" t="s">
-        <x:v>466</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>465</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>580115</x:v>
+        <x:v>507977</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>478</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>507977</x:v>
+        <x:v>580115</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>393</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="C188" s="15" t="s"/>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s"/>
       <x:c r="K188" s="14" t="s">
         <x:v>481</x:v>
@@ -12849,134 +12851,134 @@
       <x:c r="R189" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>598474</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="I190" s="16" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s"/>
       <x:c r="K190" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>597743</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s"/>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>617942</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="C192" s="15" t="s"/>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
@@ -13448,51 +13450,51 @@
       <x:c r="L201" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>635905</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C202" s="15" t="s"/>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s"/>
       <x:c r="K202" s="14" t="s">
@@ -13550,51 +13552,51 @@
       <x:c r="L203" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>635902</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="C204" s="15" t="s"/>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s"/>
       <x:c r="K204" s="14" t="s">
@@ -14331,51 +14333,51 @@
       <x:c r="M218" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>639507</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>38992</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
@@ -14388,51 +14390,51 @@
       <x:c r="M219" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>639506</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>38992</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
@@ -14445,51 +14447,51 @@
       <x:c r="M220" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>596275</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s"/>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>42</x:v>
@@ -16632,110 +16634,110 @@
       <x:c r="K263" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>577479</x:v>
+        <x:v>642921</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="C264" s="15" t="s"/>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s"/>
       <x:c r="K264" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>642921</x:v>
+        <x:v>577479</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="C265" s="3" t="s"/>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>42</x:v>
@@ -17576,193 +17578,194 @@
       <x:c r="R281" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>551185</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="C282" s="15" t="s"/>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
-        <x:v>71</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s"/>
       <x:c r="K282" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>640784</x:v>
+        <x:v>630179</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>589</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s"/>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H283" s="0" t="s">
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
-        <x:v>586</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
-        <x:v>586</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>510287</x:v>
+        <x:v>640784</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="C284" s="15" t="s"/>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s"/>
       <x:c r="K284" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>630179</x:v>
+        <x:v>510287</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="C285" s="3" t="s"/>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>37</x:v>
@@ -18139,137 +18142,137 @@
         <x:v>217</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>642930</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s"/>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>551199</x:v>
+        <x:v>577456</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C294" s="15" t="s"/>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s"/>
       <x:c r="K294" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>577456</x:v>
+        <x:v>551199</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s"/>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>26</x:v>
@@ -18636,100 +18639,100 @@
       <x:c r="M302" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>552624</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s"/>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>552603</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="C304" s="15" t="s"/>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s"/>
       <x:c r="K304" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
@@ -18738,100 +18741,100 @@
       <x:c r="M304" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>597610</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s"/>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>566490</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="C306" s="15" t="s"/>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s"/>
       <x:c r="K306" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
@@ -20427,51 +20430,51 @@
       <x:c r="M337" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
         <x:v>625224</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="C338" s="15" t="s"/>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="I338" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s"/>
       <x:c r="K338" s="14" t="s">
         <x:v>25</x:v>
@@ -20482,51 +20485,51 @@
       <x:c r="M338" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>635272</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="H339" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>26</x:v>
@@ -20900,51 +20903,51 @@
       <x:c r="M346" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>642608</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="C347" s="3" t="s"/>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="G347" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>37</x:v>
@@ -21715,51 +21718,51 @@
       <x:c r="M361" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>643570</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
@@ -21774,51 +21777,51 @@
       <x:c r="M362" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
         <x:v>643571</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="E363" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="G363" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
@@ -22179,82 +22182,82 @@
       <x:c r="R369" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>546861</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C370" s="15" t="s"/>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="I370" s="16" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s"/>
       <x:c r="K370" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>617275</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>641</x:v>
@@ -22385,166 +22388,165 @@
       <x:c r="R373" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
         <x:v>629781</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>699</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="C374" s="15" t="s"/>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
-        <x:v>134</x:v>
-[...1 lines deleted...]
-      <x:c r="H374" s="14" t="s"/>
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="H374" s="14" t="s">
+        <x:v>258</x:v>
+      </x:c>
       <x:c r="I374" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s"/>
       <x:c r="K374" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>612763</x:v>
+        <x:v>642528</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
-        <x:v>701</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>702</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="C375" s="3" t="s"/>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
-        <x:v>257</x:v>
-[...2 lines deleted...]
-        <x:v>258</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>642528</x:v>
+        <x:v>612763</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="C376" s="15" t="s"/>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="I376" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s"/>
       <x:c r="K376" s="14" t="s">
-        <x:v>703</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>628966</x:v>
       </x:c>
@@ -22887,51 +22889,51 @@
       <x:c r="M383" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
         <x:v>638376</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="C384" s="15" t="s"/>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s"/>
       <x:c r="K384" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
@@ -23042,51 +23044,51 @@
       <x:c r="M386" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
         <x:v>628808</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="C387" s="3" t="s"/>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>37</x:v>
@@ -23361,81 +23363,81 @@
         <x:v>564</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>638405</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C393" s="3" t="s"/>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H393" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>617274</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C394" s="15" t="s"/>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>729</x:v>
       </x:c>
@@ -23874,261 +23876,261 @@
         <x:v>187</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>578935</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C403" s="3" t="s"/>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
-        <x:v>546593</x:v>
+        <x:v>570661</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
-        <x:v>747</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C404" s="15" t="s"/>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s"/>
       <x:c r="K404" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
-        <x:v>546594</x:v>
+        <x:v>546593</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
-        <x:v>747</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C405" s="3" t="s"/>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="G405" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
-        <x:v>570661</x:v>
+        <x:v>546594</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C406" s="15" t="s"/>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s"/>
       <x:c r="K406" s="14" t="s">
-        <x:v>748</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>617273</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C407" s="3" t="s"/>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
         <x:v>587179</x:v>
       </x:c>
@@ -24186,51 +24188,51 @@
         <x:v>634314</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C409" s="3" t="s"/>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
         <x:v>642580</x:v>
       </x:c>
@@ -24417,51 +24419,51 @@
       <x:c r="L413" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>14421</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
         <x:v>629716</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
-        <x:v>701</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C414" s="15" t="s"/>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s"/>
       <x:c r="I414" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s"/>
       <x:c r="K414" s="14" t="s">
@@ -25952,51 +25954,51 @@
       <x:c r="M443" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
         <x:v>574331</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="C444" s="15" t="s"/>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s"/>
       <x:c r="K444" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
@@ -26171,82 +26173,82 @@
       <x:c r="R447" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>598460</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C448" s="15" t="s"/>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="I448" s="16" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s"/>
       <x:c r="K448" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>623419</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C449" s="3" t="s"/>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="G449" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>371</x:v>
@@ -26415,51 +26417,51 @@
       <x:c r="M452" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>614509</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="C453" s="3" t="s"/>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>42</x:v>