--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -731,102 +731,102 @@
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Philippe de Girard</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Général et Technologique Antonin Artaud</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEP Saint Eloi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Académie Vaucluse Provence Industries - Antenne Avignon</x:t>
   </x:si>
   <x:si>
-    <x:t>AEP Saint Eloi</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>09/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS maintenance des systèmes option A : systèmes de production</x:t>
   </x:si>
   <x:si>
+    <x:t>07/28/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée polyvalent d'altitude - Suzanne Joulié Roos</x:t>
   </x:si>
   <x:si>
     <x:t>05105</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent d'altitude</x:t>
   </x:si>
   <x:si>
     <x:t>BRIANCON CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée P de Girard</x:t>
   </x:si>
   <x:si>
     <x:t>84082</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée L Pasquet</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>07/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>VILLAR-SAINT-PANCRACE</x:t>
   </x:si>
   <x:si>
     <x:t>LE THOLONET</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Paul Langevin</x:t>
   </x:si>
   <x:si>
     <x:t>83514</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Saint-Éloi</x:t>
   </x:si>
   <x:si>
     <x:t>13626</x:t>
   </x:si>
@@ -4101,148 +4101,148 @@
       <x:c r="S46" s="14" t="n">
         <x:v>556393</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>608237</x:v>
+        <x:v>605702</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>605702</x:v>
+        <x:v>608237</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
@@ -5572,1217 +5572,1217 @@
         <x:v>604283</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>202</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="Q72" s="16" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="R72" s="14" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="S72" s="14" t="n">
+        <x:v>547774</x:v>
+      </x:c>
+      <x:c r="T72" s="16" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="U72" s="16" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>617503</x:v>
+        <x:v>611314</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>556777</x:v>
+        <x:v>552717</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>611019</x:v>
+        <x:v>602323</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>547774</x:v>
+        <x:v>598931</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>611314</x:v>
+        <x:v>550271</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>194</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>552717</x:v>
+        <x:v>604284</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H79" s="0" t="s">
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>602323</x:v>
+        <x:v>609467</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>598931</x:v>
+        <x:v>547618</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>550271</x:v>
+        <x:v>605701</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>163</x:v>
-[...1 lines deleted...]
-      <x:c r="H82" s="14" t="s"/>
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="H82" s="14" t="s">
+        <x:v>203</x:v>
+      </x:c>
       <x:c r="I82" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>604284</x:v>
+        <x:v>602812</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>609467</x:v>
+        <x:v>617503</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>178</x:v>
-[...1 lines deleted...]
-      <x:c r="H84" s="14" t="s"/>
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H84" s="14" t="s">
+        <x:v>62</x:v>
+      </x:c>
       <x:c r="I84" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>547618</x:v>
+        <x:v>556777</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>154</x:v>
-[...2 lines deleted...]
-        <x:v>155</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>605701</x:v>
+        <x:v>611019</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>550269</x:v>
+        <x:v>605698</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="H87" s="0" t="s">
+        <x:v>155</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>550307</x:v>
+        <x:v>605700</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>163</x:v>
-[...1 lines deleted...]
-      <x:c r="H88" s="14" t="s"/>
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="H88" s="14" t="s">
+        <x:v>155</x:v>
+      </x:c>
       <x:c r="I88" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>604285</x:v>
+        <x:v>550269</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>83</x:v>
-[...2 lines deleted...]
-        <x:v>84</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>608110</x:v>
+        <x:v>550307</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>154</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>605698</x:v>
+        <x:v>604285</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>605700</x:v>
+        <x:v>608110</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
@@ -6816,649 +6816,650 @@
       <x:c r="R92" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>587946</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>596513</x:v>
+        <x:v>596514</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
-        <x:v>98</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>233</x:v>
-[...1 lines deleted...]
-      <x:c r="H94" s="14" t="s"/>
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="H94" s="14" t="s">
+        <x:v>84</x:v>
+      </x:c>
       <x:c r="I94" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>596515</x:v>
+        <x:v>617138</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="H95" s="0" t="s">
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>596516</x:v>
+        <x:v>608351</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
-        <x:v>98</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>596514</x:v>
+        <x:v>543698</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>617138</x:v>
+        <x:v>554785</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>83</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>608351</x:v>
+        <x:v>493645</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>543698</x:v>
+        <x:v>543696</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
-        <x:v>39</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>83</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>554785</x:v>
+        <x:v>596513</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>493645</x:v>
+        <x:v>596515</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
-        <x:v>39</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>543696</x:v>
+        <x:v>596516</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>588532</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
@@ -8318,51 +8319,51 @@
       <x:c r="H119" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>602805</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
@@ -8409,195 +8410,195 @@
       <x:c r="R120" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>550241</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>37115</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>594583</x:v>
+        <x:v>594582</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>37115</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>594582</x:v>
+        <x:v>594585</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>37115</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>594585</x:v>
+        <x:v>594583</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>37115</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
@@ -8969,152 +8970,151 @@
       <x:c r="S130" s="14" t="n">
         <x:v>602201</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>38576</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>154</x:v>
-[...2 lines deleted...]
-        <x:v>155</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>605650</x:v>
+        <x:v>547555</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>38576</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>178</x:v>
-[...1 lines deleted...]
-      <x:c r="H132" s="14" t="s"/>
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="H132" s="14" t="s">
+        <x:v>155</x:v>
+      </x:c>
       <x:c r="I132" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>547555</x:v>
+        <x:v>605650</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>38576</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>33</x:v>
       </x:c>