--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -176,65 +176,65 @@
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Manutention</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Utiliser des EPI contre les chutes de hauteur sur site non équipé - THH001</x:t>
   </x:si>
   <x:si>
+    <x:t>12/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/16/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>SAINTE-TULLE</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
@@ -254,59 +254,59 @@
   <x:si>
     <x:t>CTCPA</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>Agroalimentaire</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Réactualiser son aptitude à l'utilisation des EPI contre les chutes de hauteur sur site non équipé - THH005</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/21/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Port et utilisation des EPI antichute sur site équipé - THH003</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
@@ -446,62 +446,62 @@
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Jean Perrin</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée professionnel Latécoère</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
+    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIP FIPAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/25/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>BTS pilotage de procédés</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Perrin</x:t>
   </x:si>
   <x:si>
     <x:t>13395</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 10</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS EuroPlastics et composites option POP : pilotage et optimisation de la production (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Plasturgie</x:t>
   </x:si>
   <x:si>
     <x:t>BTS EuroPlastics et composites option POP : pilotage et optimisation de la production</x:t>
@@ -530,84 +530,84 @@
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant technique des industries aromatiques et cosmétiques (Appentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Association pour la Formation Continue des Entreprises Grassoises</x:t>
   </x:si>
   <x:si>
     <x:t>ASFO GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>06131</x:t>
   </x:si>
   <x:si>
     <x:t>Ingrédient arôme alimentaire</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>03/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2029 00:00:00</x:t>
-  </x:si>
-[...22 lines deleted...]
-    <x:t>10/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -1278,103 +1278,103 @@
         <x:v>24</x:v>
       </x:c>
       <x:c r="J4" s="14" t="s"/>
       <x:c r="K4" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="S4" s="14" t="n">
+        <x:v>620085</x:v>
+      </x:c>
+      <x:c r="T4" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="S4" s="14" t="n">
-[...2 lines deleted...]
-      <x:c r="T4" s="16" t="s">
+      <x:c r="U4" s="16" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C5" s="3" t="s"/>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>620085</x:v>
+        <x:v>620086</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C6" s="15" t="s"/>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
         <x:v>24</x:v>
@@ -1633,51 +1633,51 @@
       <x:c r="I11" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>620087</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C12" s="15" t="s"/>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -1793,465 +1793,465 @@
       <x:c r="K14" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>620121</x:v>
+        <x:v>620122</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>620123</x:v>
+        <x:v>620127</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s"/>
       <x:c r="K16" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>620122</x:v>
+        <x:v>620121</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>620128</x:v>
+        <x:v>620123</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s"/>
       <x:c r="K18" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>620127</x:v>
+        <x:v>632984</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>632984</x:v>
+        <x:v>620128</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s"/>
       <x:c r="K20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>640432</x:v>
+        <x:v>620111</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>620111</x:v>
+        <x:v>640432</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>620107</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>27</x:v>
@@ -2451,51 +2451,51 @@
       <x:c r="I27" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>632983</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -2810,51 +2810,51 @@
         <x:v>24</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s"/>
       <x:c r="K34" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>620117</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>24</x:v>
@@ -3121,153 +3121,153 @@
         <x:v>549863</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>36936</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>21022</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>605829</x:v>
+        <x:v>549652</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>36936</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>21022</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>549652</x:v>
+        <x:v>605829</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>36936</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -3538,154 +3538,154 @@
       <x:c r="S46" s="14" t="n">
         <x:v>602258</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38217</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>604332</x:v>
+        <x:v>617496</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38217</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>617496</x:v>
+        <x:v>604332</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38217</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -3715,199 +3715,198 @@
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>547783</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38217</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>121</x:v>
-[...1 lines deleted...]
-      <x:c r="H50" s="14" t="s"/>
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H50" s="14" t="s">
+        <x:v>116</x:v>
+      </x:c>
       <x:c r="I50" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>581435</x:v>
+        <x:v>585526</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>38217</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
-        <x:v>115</x:v>
-[...2 lines deleted...]
-        <x:v>116</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>585526</x:v>
+        <x:v>594079</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
-        <x:v>102</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>38217</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>594079</x:v>
+        <x:v>581435</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38217</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
@@ -3920,57 +3919,57 @@
       <x:c r="K53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>643587</x:v>
+        <x:v>519384</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>38217</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
@@ -3979,57 +3978,57 @@
       <x:c r="K54" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>519384</x:v>
+        <x:v>643587</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>38217</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -4111,81 +4110,81 @@
       <x:c r="R56" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>640844</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>38217</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="H57" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="H57" s="0" t="s">
+      <x:c r="I57" s="4" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>617128</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>38416</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
@@ -4208,57 +4207,57 @@
       <x:c r="K58" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>23021</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>604338</x:v>
+        <x:v>547702</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>38416</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
@@ -4268,171 +4267,170 @@
       <x:c r="K59" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>23021</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>547702</x:v>
+        <x:v>604338</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
-        <x:v>102</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>38416</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>130</x:v>
-[...1 lines deleted...]
-      <x:c r="H60" s="14" t="s"/>
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H60" s="14" t="s">
+        <x:v>116</x:v>
+      </x:c>
       <x:c r="I60" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>23021</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>595773</x:v>
+        <x:v>643591</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>38416</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
-        <x:v>115</x:v>
-[...2 lines deleted...]
-        <x:v>116</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>23021</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>643591</x:v>
+        <x:v>595773</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>38416</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
@@ -5031,51 +5029,51 @@
       <x:c r="K72" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>21505</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>639845</x:v>
+        <x:v>544836</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38127</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
@@ -5091,51 +5089,51 @@
       <x:c r="K73" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>21505</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>639846</x:v>
+        <x:v>495253</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>38127</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>147</x:v>
@@ -5152,51 +5150,51 @@
       <x:c r="K74" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>21505</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>544836</x:v>
+        <x:v>544837</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>38127</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
@@ -5212,51 +5210,51 @@
       <x:c r="K75" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>21505</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>495253</x:v>
+        <x:v>599068</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>38127</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>147</x:v>
@@ -5273,51 +5271,51 @@
       <x:c r="K76" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>21505</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>544837</x:v>
+        <x:v>639845</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>38127</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
@@ -5333,51 +5331,51 @@
       <x:c r="K77" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>21505</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>599068</x:v>
+        <x:v>639846</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 